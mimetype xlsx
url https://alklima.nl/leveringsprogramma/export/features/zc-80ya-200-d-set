--- v1 (2026-01-14)
+++ v2 (2026-05-20)
@@ -136,78 +136,78 @@
   <si>
     <t>PED Categorie</t>
   </si>
   <si>
     <t>Artikel 4 lid 3</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R410a (1975)</t>
   </si>
   <si>
     <t>Koudemiddelinhoud</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Max. leidinglengte</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
+    <t>Max. verwarmingsaanvoertemperatuur</t>
+  </si>
+  <si>
+    <t>°C</t>
+  </si>
+  <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Koelleiding diameters</t>
   </si>
   <si>
     <t>3/8" - 5/8"</t>
   </si>
   <si>
     <t>Tankvolume</t>
   </si>
   <si>
     <t>l</t>
   </si>
   <si>
     <t>Capaciteitsprofiel</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
-  </si>
-[...4 lines deleted...]
-    <t>°C</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -941,140 +941,140 @@
       <c r="A32" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4">
         <v>4.6</v>
       </c>
       <c r="D32" s="4"/>
       <c r="E32" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4">
         <v>75.0</v>
       </c>
       <c r="D33" s="4"/>
       <c r="E33" s="4" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-      <c r="A35" s="2" t="s">
+    <row r="34" spans="1:5">
+      <c r="A34" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B35" s="2"/>
-[...2 lines deleted...]
-      <c r="E35" s="2"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4">
+        <v>60.0</v>
+      </c>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="3" t="s">
+      <c r="A36" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="3"/>
-      <c r="C36" s="3" t="s">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D36" s="3"/>
-      <c r="E36" s="3" t="s">
+      <c r="D37" s="3"/>
+      <c r="E37" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="4"/>
-      <c r="C38" s="4">
-        <v>200.0</v>
+      <c r="C38" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="D38" s="4"/>
-      <c r="E38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="4"/>
-      <c r="C39" s="4" t="s">
+      <c r="C39" s="4">
+        <v>200.0</v>
+      </c>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="D39" s="4"/>
-[...3 lines deleted...]
-      <c r="A41" s="2" t="s">
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B41" s="2"/>
-[...2 lines deleted...]
-      <c r="E41" s="2"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" s="3" t="s">
+      <c r="A42" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B42" s="3"/>
-      <c r="C42" s="3" t="s">
+      <c r="B43" s="3"/>
+      <c r="C43" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="3"/>
-      <c r="E42" s="3" t="s">
+      <c r="D43" s="3"/>
+      <c r="E43" s="3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4" t="s">
         <v>28</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
     </row>
   </sheetData>
@@ -1097,62 +1097,62 @@
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
-    <mergeCell ref="A35:E35"/>
-[...1 lines deleted...]
-    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A36:E36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:D39"/>
-    <mergeCell ref="A41:E41"/>
-[...1 lines deleted...]
-    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="A42:E42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="C44:D44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="C45:D45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">