--- v2 (2026-01-14)
+++ v3 (2026-05-16)
@@ -85,66 +85,66 @@
   <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
     <t>Met elektrisch verwarmingselement</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Vermogen elektrisch verwarmingselement</t>
   </si>
   <si>
     <t>0.00 - 2.00</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel</t>
   </si>
   <si>
     <t>R410a</t>
   </si>
   <si>
+    <t>Max. verwarmingsaanvoertemperatuur</t>
+  </si>
+  <si>
+    <t>°C</t>
+  </si>
+  <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Capaciteitsprofiel</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
-  </si>
-[...4 lines deleted...]
-    <t>°C</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Overige gegevens</t>
   </si>
   <si>
     <t>Range energieklasse ruimteverwarming</t>
   </si>
   <si>
     <t>[D - A+++]</t>
   </si>
   <si>
     <t>Range energieklasse waterverwarming</t>
   </si>
   <si>
     <t>[F - A+]</t>
   </si>
@@ -775,116 +775,116 @@
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
     </row>
-    <row r="24" spans="1:5">
-      <c r="A24" s="2" t="s">
+    <row r="23" spans="1:5">
+      <c r="A23" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="2"/>
-[...2 lines deleted...]
-      <c r="E24" s="2"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4">
+        <v>60.0</v>
+      </c>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="3" t="s">
+      <c r="A25" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="3"/>
-      <c r="C25" s="3" t="s">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="3"/>
-      <c r="E25" s="3" t="s">
+      <c r="D26" s="3"/>
+      <c r="E26" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-[...11 lines deleted...]
-      <c r="A28" s="2" t="s">
+    <row r="27" spans="1:5">
+      <c r="A27" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="2"/>
-[...2 lines deleted...]
-      <c r="E28" s="2"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" s="3" t="s">
+      <c r="A29" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="3"/>
-      <c r="C29" s="3" t="s">
+      <c r="B30" s="3"/>
+      <c r="C30" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D29" s="3"/>
-      <c r="E29" s="3" t="s">
+      <c r="D30" s="3"/>
+      <c r="E30" s="3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
     </row>
     <row r="34" spans="1:5">
@@ -932,58 +932,58 @@
       <c r="E37" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:D22"/>
-    <mergeCell ref="A24:E24"/>
-[...1 lines deleted...]
-    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="A25:E25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:D26"/>
-    <mergeCell ref="A28:E28"/>
-[...1 lines deleted...]
-    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="A29:E29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="A34:E34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:D37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>