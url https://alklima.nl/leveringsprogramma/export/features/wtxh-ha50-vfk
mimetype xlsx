--- v6 (2026-09-10)
+++ v7 (2026-10-20)
@@ -232,81 +232,81 @@
   <si>
     <t>57.00 - 60.00</t>
   </si>
   <si>
     <t>Geluidsdrukniveau buitenunit koelen</t>
   </si>
   <si>
     <t>0.00 - 46.00</t>
   </si>
   <si>
     <t>Geluidsdrukniveau buitenunit verwarmen</t>
   </si>
   <si>
     <t>0.00 - 50.00</t>
   </si>
   <si>
     <t>Geluidsvermogenniveau buitenunit</t>
   </si>
   <si>
     <t>0.00 - 61.00</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
+    <t>Aantal zuigleidingen, diameter 3/8"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 5/8"</t>
+  </si>
+  <si>
     <t>Nom. diameter vloeistofleiding</t>
   </si>
   <si>
     <t>1/4"</t>
   </si>
   <si>
     <t>Afmetingen binnen-unit (HxBxD)</t>
   </si>
   <si>
     <t>280 x 838 x 228</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht binnenunit</t>
   </si>
   <si>
     <t>Afmetingen buiten-unit (HxBxD)</t>
   </si>
   <si>
     <t>710 × 840 × 330</t>
   </si>
   <si>
     <t>Gewicht buitenunit</t>
-  </si>
-[...4 lines deleted...]
-    <t>Aantal zuigleidingen, diameter 5/8"</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Werkingsprincipe</t>
   </si>
   <si>
     <t>Koelen en verwarmen</t>
   </si>
   <si>
     <t>Model (binnenunit)</t>
   </si>
   <si>
     <t>Wand (hoog)</t>
   </si>
   <si>
     <t>Kleur binnenunit</t>
   </si>
   <si>
     <t>Wit</t>
   </si>
   <si>
     <t>Inverter gestuurd</t>
   </si>
@@ -1308,129 +1308,129 @@
         <v>71</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="3"/>
       <c r="C54" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="4"/>
-      <c r="C55" s="4" t="s">
-        <v>73</v>
+      <c r="C55" s="4">
+        <v>3.0</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B56" s="4"/>
-      <c r="C56" s="4" t="s">
-        <v>75</v>
+      <c r="C56" s="4">
+        <v>0.0</v>
       </c>
       <c r="D56" s="4"/>
-      <c r="E56" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E56" s="4"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B57" s="4"/>
-      <c r="C57" s="4">
-        <v>8.5</v>
+      <c r="C57" s="4" t="s">
+        <v>75</v>
       </c>
       <c r="D57" s="4"/>
-      <c r="E57" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D58" s="4"/>
       <c r="E58" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4">
-        <v>57.0</v>
+        <v>8.5</v>
       </c>
       <c r="D59" s="4"/>
       <c r="E59" s="4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B60" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="D60" s="4"/>
-      <c r="E60" s="4"/>
+      <c r="E60" s="4" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="4">
-        <v>0.0</v>
+        <v>57.0</v>
       </c>
       <c r="D61" s="4"/>
-      <c r="E61" s="4"/>
+      <c r="E61" s="4" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
       <c r="D63" s="2"/>
       <c r="E63" s="2"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="3"/>
       <c r="C64" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4" t="s">