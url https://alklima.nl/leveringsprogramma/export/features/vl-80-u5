--- v4 (2026-09-03)
+++ v5 (2026-10-13)
@@ -139,102 +139,102 @@
   <si>
     <t>Dakaansluiting bovenkant</t>
   </si>
   <si>
     <t>Nom. kanaaldiameter</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>265 × 620 × 200</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
+    <t>Met verwarmingselement</t>
+  </si>
+  <si>
     <t>Warmteterugwinning via</t>
   </si>
   <si>
     <t>Kruis tegenstroomwisselaar</t>
   </si>
   <si>
     <t>Materiaal warmtewisselaar</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
   <si>
     <t>Geschikt voor wandmontage</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Materiaal behuizing</t>
   </si>
   <si>
     <t>Kunststof</t>
   </si>
   <si>
     <t>Met constante druk regeling</t>
   </si>
   <si>
     <t>Met constant volume regeling</t>
   </si>
   <si>
     <t>Met digitaal display</t>
   </si>
   <si>
     <t>Geschikt voor (extra) (RV) vochtsensor</t>
   </si>
   <si>
     <t>Geschikt voor (extra) kooldioxide (CO2) sensor</t>
   </si>
   <si>
     <t>Met bedrade bediening</t>
   </si>
   <si>
     <t>Met bypass</t>
   </si>
   <si>
     <t>Geschikt voor bedrade bediening</t>
   </si>
   <si>
     <t>Met draadloze afstandsbediening</t>
-  </si>
-[...1 lines deleted...]
-    <t>Met verwarmingselement</t>
   </si>
   <si>
     <t>Overige gegevens</t>
   </si>
   <si>
     <t>Uitvoering schakelaar</t>
   </si>
   <si>
     <t>Bediening via app</t>
   </si>
   <si>
     <t>Met interne (RV) vochtsensor</t>
   </si>
   <si>
     <t>Met externe (RV) vochtsensor</t>
   </si>
   <si>
     <t>Met zoneregelaar</t>
   </si>
   <si>
     <t>Geschikt voor zoneregelaar</t>
   </si>
   <si>
     <t>Aansluitingen buitenluchtzijdig</t>
   </si>
@@ -1045,95 +1045,95 @@
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
@@ -1221,51 +1221,51 @@
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="3"/>
       <c r="C56" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B57" s="4"/>
       <c r="C57" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>