--- v3 (2026-09-03)
+++ v4 (2026-11-02)
@@ -139,102 +139,102 @@
   <si>
     <t>Dakaansluiting bovenkant</t>
   </si>
   <si>
     <t>Nom. kanaaldiameter</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>265 × 620 × 200</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
+    <t>Met verwarmingselement</t>
+  </si>
+  <si>
     <t>Warmteterugwinning via</t>
   </si>
   <si>
     <t>Kruis tegenstroomwisselaar</t>
   </si>
   <si>
     <t>Materiaal warmtewisselaar</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
   <si>
     <t>Geschikt voor wandmontage</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Materiaal behuizing</t>
   </si>
   <si>
     <t>Kunststof</t>
   </si>
   <si>
     <t>Met constante druk regeling</t>
   </si>
   <si>
     <t>Met constant volume regeling</t>
   </si>
   <si>
     <t>Met digitaal display</t>
   </si>
   <si>
     <t>Geschikt voor (extra) (RV) vochtsensor</t>
   </si>
   <si>
     <t>Geschikt voor (extra) kooldioxide (CO2) sensor</t>
   </si>
   <si>
     <t>Met bedrade bediening</t>
   </si>
   <si>
     <t>Met bypass</t>
   </si>
   <si>
     <t>Geschikt voor bedrade bediening</t>
   </si>
   <si>
     <t>Met draadloze afstandsbediening</t>
-  </si>
-[...1 lines deleted...]
-    <t>Met verwarmingselement</t>
   </si>
   <si>
     <t>Overige gegevens</t>
   </si>
   <si>
     <t>Bediening via app</t>
   </si>
   <si>
     <t>Met interne (RV) vochtsensor</t>
   </si>
   <si>
     <t>Met externe (RV) vochtsensor</t>
   </si>
   <si>
     <t>Met zoneregelaar</t>
   </si>
   <si>
     <t>Geschikt voor zoneregelaar</t>
   </si>
   <si>
     <t>Aansluitingen buitenluchtzijdig</t>
   </si>
   <si>
     <t>Steekeind</t>
   </si>
@@ -1042,95 +1042,95 @@
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
@@ -1163,62 +1163,62 @@
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="4" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
     </row>
     <row r="56" spans="1:5">