--- v2 (2026-02-03)
+++ v3 (2026-04-06)
@@ -52,117 +52,117 @@
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>SMU-ZM100KHB SET</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>s-MEXT 3D Downflow ZM100 incl. opties set</t>
   </si>
   <si>
     <t>Vermogen &amp; prestaties</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
+    <t>Maximale stroomsterkte binnendeel</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
     <t>Koelcapaciteit</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>EER (koeling)</t>
   </si>
   <si>
     <t>Verwarmingscapaciteit</t>
   </si>
   <si>
     <t>1.30 - 2.60</t>
   </si>
   <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
     <t>Frequentie</t>
   </si>
   <si>
     <t>50 Hz</t>
   </si>
   <si>
     <t>Maximaal opgenomen vermogen</t>
   </si>
   <si>
     <t>Maximale stroomsterkte (MCA)</t>
   </si>
   <si>
-    <t>A</t>
-[...1 lines deleted...]
-  <si>
     <t>Aansluiting voeding</t>
   </si>
   <si>
     <t>Op binnen- &amp; buiten-unit</t>
   </si>
   <si>
     <t>Bekabeling tussen buiten- en binnen-unit</t>
   </si>
   <si>
     <t>2x 1,5mm²</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R32 (675)</t>
   </si>
   <si>
-    <t>Voorgevuld tot x m leidinglengte</t>
+    <t>Extra vulling per meter leidinglengte</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>Max. leidinglengte</t>
   </si>
   <si>
     <t>m</t>
-  </si>
-[...7 lines deleted...]
-    <t>Max. leidinglengte</t>
   </si>
   <si>
     <t>Max. hoogteverschil</t>
   </si>
   <si>
     <t>Luchtdebiet koelen</t>
   </si>
   <si>
     <t>0.00 - 2500.00</t>
   </si>
   <si>
     <t>m³/h</t>
   </si>
   <si>
     <t>Luchtdebiet buitendeel</t>
   </si>
   <si>
     <t>m3/h</t>
   </si>
   <si>
     <t>Bedrijfstemperatuur koelen (Dry Bulb)</t>
   </si>
   <si>
     <t>-15.00 - 46.00</t>
   </si>
@@ -810,245 +810,245 @@
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4">
-        <v>10.1</v>
+        <v>27.8</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4">
-        <v>4.3</v>
+        <v>10.1</v>
       </c>
       <c r="D13" s="4"/>
-      <c r="E13" s="4"/>
+      <c r="E13" s="4" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4">
+        <v>4.3</v>
+      </c>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="4"/>
-[...15 lines deleted...]
-      <c r="E16" s="2"/>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="3" t="s">
+      <c r="A17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="3"/>
-      <c r="C17" s="3" t="s">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D17" s="3"/>
-      <c r="E17" s="3" t="s">
+      <c r="D18" s="3"/>
+      <c r="E18" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="4"/>
-      <c r="C19" s="4">
-        <v>5.0</v>
+      <c r="C19" s="4" t="s">
+        <v>21</v>
       </c>
       <c r="D19" s="4"/>
-      <c r="E19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="4">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="4" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="4"/>
-      <c r="C21" s="4" t="s">
-        <v>24</v>
+      <c r="C21" s="4">
+        <v>8.0</v>
       </c>
       <c r="D21" s="4"/>
-      <c r="E21" s="4"/>
+      <c r="E21" s="4" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
     </row>
-    <row r="24" spans="1:5">
-      <c r="A24" s="2" t="s">
+    <row r="23" spans="1:5">
+      <c r="A23" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="2"/>
-[...2 lines deleted...]
-      <c r="E24" s="2"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="3" t="s">
+      <c r="A25" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="3"/>
-      <c r="C25" s="3" t="s">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="3"/>
-      <c r="E25" s="3" t="s">
+      <c r="D26" s="3"/>
+      <c r="E26" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="D27" s="4"/>
-      <c r="E27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="4">
         <v>40</v>
       </c>
       <c r="D28" s="4"/>
       <c r="E28" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="4">
         <v>100.0</v>
       </c>
       <c r="D29" s="4"/>
       <c r="E29" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4">
         <v>30.0</v>
       </c>
       <c r="D30" s="4"/>
       <c r="E30" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="4"/>
       <c r="E31" s="4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4">
         <v>4800</v>
       </c>
       <c r="D32" s="4"/>
       <c r="E32" s="4" t="s">
@@ -1374,66 +1374,66 @@
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B63" s="4"/>
       <c r="C63" s="4" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:D14"/>
-    <mergeCell ref="A16:E16"/>
-[...1 lines deleted...]
-    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="A17:E17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:D22"/>
-    <mergeCell ref="A24:E24"/>
-[...1 lines deleted...]
-    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="A25:E25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:D39"/>