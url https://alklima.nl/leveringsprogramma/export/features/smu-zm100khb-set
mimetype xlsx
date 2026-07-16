--- v3 (2026-04-06)
+++ v4 (2026-07-16)
@@ -52,90 +52,90 @@
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>SMU-ZM100KHB SET</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>s-MEXT 3D Downflow ZM100 incl. opties set</t>
   </si>
   <si>
     <t>Vermogen &amp; prestaties</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
+    <t>Koelcapaciteit</t>
+  </si>
+  <si>
+    <t>kW</t>
+  </si>
+  <si>
+    <t>EER (koeling)</t>
+  </si>
+  <si>
+    <t>Verwarmingscapaciteit</t>
+  </si>
+  <si>
+    <t>1.30 - 2.60</t>
+  </si>
+  <si>
+    <t>Elektrische gegevens</t>
+  </si>
+  <si>
+    <t>Frequentie</t>
+  </si>
+  <si>
+    <t>50 Hz</t>
+  </si>
+  <si>
+    <t>Maximaal opgenomen vermogen</t>
+  </si>
+  <si>
+    <t>Maximale stroomsterkte (MCA)</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Aansluiting voeding</t>
+  </si>
+  <si>
+    <t>Op binnen- &amp; buiten-unit</t>
+  </si>
+  <si>
     <t>Maximale stroomsterkte binnendeel</t>
-  </si>
-[...37 lines deleted...]
-    <t>Op binnen- &amp; buiten-unit</t>
   </si>
   <si>
     <t>Bekabeling tussen buiten- en binnen-unit</t>
   </si>
   <si>
     <t>2x 1,5mm²</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R32 (675)</t>
   </si>
   <si>
     <t>Extra vulling per meter leidinglengte</t>
   </si>
   <si>
     <t>g</t>
   </si>
   <si>
     <t>Max. leidinglengte</t>
   </si>
@@ -810,163 +810,163 @@
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4">
-        <v>27.8</v>
+        <v>10.1</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4">
-        <v>10.1</v>
+        <v>4.3</v>
       </c>
       <c r="D13" s="4"/>
-      <c r="E13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="D14" s="4"/>
-      <c r="E14" s="4"/>
-[...2 lines deleted...]
-      <c r="A15" s="4" t="s">
+      <c r="E14" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="4"/>
-      <c r="C15" s="4" t="s">
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="3"/>
+      <c r="C17" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="4"/>
-[...5 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="B18" s="4"/>
+      <c r="C18" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="2"/>
-[...15 lines deleted...]
-      </c>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="4"/>
-      <c r="C19" s="4" t="s">
-        <v>21</v>
+      <c r="C19" s="4">
+        <v>5.0</v>
       </c>
       <c r="D19" s="4"/>
-      <c r="E19" s="4"/>
+      <c r="E19" s="4" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="4">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="4" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="4"/>
-      <c r="C21" s="4">
-        <v>8.0</v>
+      <c r="C21" s="4" t="s">
+        <v>24</v>
       </c>
       <c r="D21" s="4"/>
-      <c r="E21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B22" s="4"/>
-      <c r="C22" s="4" t="s">
-        <v>25</v>
+      <c r="C22" s="4">
+        <v>27.8</v>
       </c>
       <c r="D22" s="4"/>
-      <c r="E22" s="4"/>
+      <c r="E22" s="4" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
         <v>9</v>
       </c>
@@ -1374,53 +1374,53 @@
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B63" s="4"/>
       <c r="C63" s="4" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:D14"/>
-    <mergeCell ref="A15:B15"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>