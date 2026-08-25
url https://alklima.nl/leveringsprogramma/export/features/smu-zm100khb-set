--- v4 (2026-07-16)
+++ v5 (2026-08-25)
@@ -362,102 +362,72 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca7b3a255cb6cff7a642382950741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453fa28345fd2f9be3fcb623a7aae0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca7b3a255cb6cff7a642382950741.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Mitsubishi Electric" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -763,51 +733,50 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="1" ht="30">
       <c r="A5" s="1"/>
-      <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="1" ht="80"/>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>