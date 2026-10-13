--- v4 (2026-08-27)
+++ v5 (2026-10-13)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Alklima B.V.</t>
   </si>
   <si>
     <t>Van Hennaertweg 29</t>
   </si>
   <si>
     <t>2952 CA Alblasserdam</t>
   </si>
   <si>
     <t>NEDERLAND</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>SMO-ZM125KHB SET</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
-    <t>S-MEXT Upflow ZM125 incl. opties set</t>
+    <t>S-MEXT Upflow ZM125YDA incl. opties set</t>
   </si>
   <si>
     <t>Vermogen &amp; prestaties</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>Koelcapaciteit</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>EER (koeling)</t>
   </si>
   <si>
     <t>Verwarmingscapaciteit</t>
   </si>