--- v2 (2026-01-15)
+++ v3 (2026-05-07)
@@ -64,66 +64,66 @@
   <si>
     <t>Vermogen &amp; prestaties</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>Koelcapaciteit</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>Verwarmingscapaciteit</t>
   </si>
   <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
+    <t>Voeding/aansluitmogelijkheid</t>
+  </si>
+  <si>
+    <t>Buitenunit</t>
+  </si>
+  <si>
     <t>Aansluiting voeding</t>
   </si>
   <si>
     <t>Op buiten-unit</t>
   </si>
   <si>
     <t>Bekabeling tussen buiten- en binnen-unit</t>
   </si>
   <si>
     <t>4x 1,5mm²</t>
-  </si>
-[...4 lines deleted...]
-    <t>Buitenunit</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R32 (675)</t>
   </si>
   <si>
     <t>Aantal ventilatiesnelheden</t>
   </si>
   <si>
     <t>Luchtdebiet koelen</t>
   </si>
   <si>
     <t>390.00 - 570.00</t>
   </si>
   <si>
     <t>m³/h</t>
   </si>
   <si>
     <t>Luchtdebiet verwarmen</t>
   </si>