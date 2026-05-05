--- v2 (2026-01-15)
+++ v3 (2026-05-05)
@@ -91,111 +91,111 @@
   <si>
     <t>Voeding, fase &amp; frequentie (Monoblock)</t>
   </si>
   <si>
     <t>380.00 - 415.00V / 3 / 50 Hz</t>
   </si>
   <si>
     <t>Afzekering (traag)</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R744 (1)</t>
   </si>
   <si>
     <t>Koudemiddelinhoud</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>Max. verwarmingsaanvoertemperatuur</t>
+  </si>
+  <si>
+    <t>°C</t>
+  </si>
+  <si>
     <t>Luchthoeveelheid</t>
   </si>
   <si>
     <t>0.00 - 39800.00</t>
   </si>
   <si>
     <t>m³/h</t>
   </si>
   <si>
     <t>Luchttemperatuur</t>
   </si>
   <si>
     <t>-25.00 - 43.00</t>
   </si>
   <si>
-    <t>°C</t>
-[...1 lines deleted...]
-  <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsniveau (in bedrijf)</t>
   </si>
   <si>
     <t>56.00 - 58.00</t>
   </si>
   <si>
     <t>dB(A)</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>1837 × 1220 × 760</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>Capaciteitsprofiel</t>
   </si>
   <si>
     <t>XXL</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Bediening op afstand</t>
   </si>
   <si>
     <t>Ja</t>
-  </si>
-[...1 lines deleted...]
-    <t>Max. verwarmingsaanvoertemperatuur</t>
   </si>
   <si>
     <t>Opstelling apparaat</t>
   </si>
   <si>
     <t>Buitenopstelling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Warm tapwater regeling geïntegreerd</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
     <t>Extern beschikbare druk systeempomp bij nom. flow</t>
   </si>
@@ -851,240 +851,240 @@
       <c r="B22" s="4"/>
       <c r="C22" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4">
         <v>19.5</v>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="4"/>
-      <c r="C24" s="4" t="s">
-        <v>26</v>
+      <c r="C24" s="4">
+        <v>90.0</v>
       </c>
       <c r="D24" s="4"/>
       <c r="E24" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D25" s="4"/>
       <c r="E25" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="4" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B26" s="4"/>
+      <c r="C26" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B27" s="2"/>
-[...2 lines deleted...]
-      <c r="E27" s="2"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" s="3" t="s">
+      <c r="A28" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B28" s="3"/>
-      <c r="C28" s="3" t="s">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D28" s="3"/>
-      <c r="E28" s="3" t="s">
+      <c r="D29" s="3"/>
+      <c r="E29" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...4 lines deleted...]
-      <c r="C29" s="4" t="s">
+    <row r="30" spans="1:5">
+      <c r="A30" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="D29" s="4"/>
-      <c r="E29" s="4" t="s">
+      <c r="B30" s="4"/>
+      <c r="C30" s="4" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="2" t="s">
+      <c r="D30" s="4"/>
+      <c r="E30" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B31" s="2"/>
-[...2 lines deleted...]
-      <c r="E31" s="2"/>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" s="3" t="s">
+      <c r="A32" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="3"/>
-      <c r="C32" s="3" t="s">
+      <c r="B33" s="3"/>
+      <c r="C33" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D32" s="3"/>
-      <c r="E32" s="3" t="s">
+      <c r="D33" s="3"/>
+      <c r="E33" s="3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B34" s="4"/>
-      <c r="C34" s="4">
-        <v>800.0</v>
+      <c r="C34" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="4" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="4"/>
-      <c r="C35" s="4" t="s">
+      <c r="C35" s="4">
+        <v>800.0</v>
+      </c>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="D35" s="4"/>
-[...3 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="B36" s="4"/>
+      <c r="C36" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="2"/>
-[...2 lines deleted...]
-      <c r="E37" s="2"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" s="3" t="s">
+      <c r="A38" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="3"/>
-      <c r="C38" s="3" t="s">
+      <c r="B39" s="3"/>
+      <c r="C39" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D38" s="3"/>
-      <c r="E38" s="3" t="s">
+      <c r="D39" s="3"/>
+      <c r="E39" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="B40" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="D40" s="4"/>
-      <c r="E40" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4" t="s">
         <v>47</v>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
     </row>
     <row r="47" spans="1:5">
@@ -1133,67 +1133,67 @@
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:D25"/>
-    <mergeCell ref="A27:E27"/>
-[...1 lines deleted...]
-    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
-    <mergeCell ref="A31:E31"/>
-[...1 lines deleted...]
-    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="A32:E32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
-    <mergeCell ref="A37:E37"/>
-[...1 lines deleted...]
-    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="A38:E38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="C44:D44"/>
     <mergeCell ref="A46:E46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="C47:D47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="A49:B49"/>
     <mergeCell ref="C49:D49"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>