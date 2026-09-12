--- v3 (2026-05-05)
+++ v4 (2026-09-12)
@@ -290,102 +290,72 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca7b3a255cb6cff7a642382950741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79d41351e58a077c8398329b08cfd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca7b3a255cb6cff7a642382950741.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Mitsubishi Electric" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -691,51 +661,50 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="1" ht="30">
       <c r="A5" s="1"/>
-      <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="1" ht="80"/>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>