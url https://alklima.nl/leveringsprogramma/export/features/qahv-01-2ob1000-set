--- v4 (2026-09-13)
+++ v5 (2026-10-23)
@@ -175,60 +175,60 @@
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Opstelling apparaat</t>
   </si>
   <si>
     <t>Buitenopstelling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Warm tapwater regeling geïntegreerd</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
+    <t>Nom. debiet afgiftesysteem</t>
+  </si>
+  <si>
+    <t>l/s</t>
+  </si>
+  <si>
     <t>Extern beschikbare druk systeempomp bij nom. flow</t>
   </si>
   <si>
     <t>bar</t>
-  </si>
-[...4 lines deleted...]
-    <t>l/s</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1053,64 +1053,64 @@
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="3"/>
       <c r="C47" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="4">
-        <v>77.0</v>
+        <v>0.56</v>
       </c>
       <c r="D48" s="4"/>
       <c r="E48" s="4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="4">
-        <v>0.56</v>
+        <v>77.0</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="4" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A20:E20"/>