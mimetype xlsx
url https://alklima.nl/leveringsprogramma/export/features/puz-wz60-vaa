--- v7 (2026-09-03)
+++ v8 (2026-10-13)
@@ -190,99 +190,99 @@
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Nom. diameter afgiftesysteem</t>
   </si>
   <si>
     <t>1" (25)</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>1020 × 1050 × 480</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
+    <t>Met geïntegreerd buffervat</t>
+  </si>
+  <si>
+    <t>Nee</t>
+  </si>
+  <si>
     <t>Cascadeerbaar</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Bediening op afstand</t>
   </si>
   <si>
-    <t>Nee</t>
-[...1 lines deleted...]
-  <si>
     <t>Werkingsbereik verwarmen</t>
   </si>
   <si>
     <t>-25 - 24</t>
   </si>
   <si>
     <t>Werkingsbereik warm tapwater</t>
   </si>
   <si>
     <t>-25 - 46</t>
   </si>
   <si>
     <t>Werkingsbereik koelen</t>
   </si>
   <si>
     <t>10 - 46</t>
   </si>
   <si>
     <t>Min. koelingsaanvoertemperatuur</t>
   </si>
   <si>
     <t>Opstelling apparaat</t>
   </si>
   <si>
     <t>Buitenopstelling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Warm tapwater regeling geïntegreerd</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
-  </si>
-[...1 lines deleted...]
-    <t>Met geïntegreerd buffervat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1189,136 +1189,136 @@
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D53" s="4"/>
-      <c r="E53" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="4"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B54" s="4"/>
       <c r="C54" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4" t="s">
         <v>68</v>
-      </c>
-[...2 lines deleted...]
-        <v>5</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B57" s="4"/>
-      <c r="C57" s="4" t="s">
-        <v>70</v>
+      <c r="C57" s="4">
+        <v>5</v>
       </c>
       <c r="D57" s="4"/>
-      <c r="E57" s="4"/>
+      <c r="E57" s="4" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="4" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>