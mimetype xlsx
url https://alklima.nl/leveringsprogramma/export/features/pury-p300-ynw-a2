--- v5 (2026-08-30)
+++ v6 (2026-09-19)
@@ -795,51 +795,51 @@
       <c r="C13" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="4"/>
       <c r="E14" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4">
-        <v>25.5</v>
+        <v>25.8</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>