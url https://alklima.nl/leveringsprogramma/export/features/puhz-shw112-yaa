--- v2 (2026-01-14)
+++ v3 (2026-05-14)
@@ -58,57 +58,57 @@
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ecodan Zubadan Inverter Warmtepomp SHW112 YAA</t>
   </si>
   <si>
     <t>Vermogen &amp; prestaties</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>Verwarmingsvermogen bij 7/35°C volgens EN 14511</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
+    <t>Max. Verwarmingsvermogen bij -10/35°C</t>
+  </si>
+  <si>
+    <t>COP bij -10/35°C</t>
+  </si>
+  <si>
     <t>COP bij 7/35°C volgens EN 14511</t>
-  </si>
-[...4 lines deleted...]
-    <t>COP bij -10/35°C</t>
   </si>
   <si>
     <t>Koelvermogen bij 35/18°C volgens EN 14511</t>
   </si>
   <si>
     <t>4.10 - 14.80</t>
   </si>
   <si>
     <t>Minimaal koelvermogen A20/W18</t>
   </si>
   <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
     <t>Aansluitspanning</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>Afzekering (traag)</t>
   </si>
   <si>
     <t>A</t>
   </si>
@@ -751,75 +751,75 @@
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4">
         <v>11.2</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4">
-        <v>4.46</v>
+        <v>12.2</v>
       </c>
       <c r="D13" s="4"/>
-      <c r="E13" s="4"/>
+      <c r="E13" s="4" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="4">
-        <v>12.2</v>
+        <v>2.37</v>
       </c>
       <c r="D14" s="4"/>
-      <c r="E14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4">
-        <v>2.37</v>
+        <v>4.46</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4">
         <v>4.4</v>
       </c>