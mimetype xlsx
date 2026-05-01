--- v2 (2026-01-14)
+++ v3 (2026-05-01)
@@ -73,83 +73,83 @@
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>ISDE meldcode</t>
   </si>
   <si>
     <t>KA17814</t>
   </si>
   <si>
     <t>ISDE Subsidie bedrag per 1-01-2026</t>
   </si>
   <si>
     <t>€ 3250,-</t>
   </si>
   <si>
     <t>Vermogen &amp; prestaties</t>
   </si>
   <si>
     <t>Verwarmingsvermogen bij 7/35°C volgens EN 14511</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
+    <t>Max. Verwarmingsvermogen bij -10/35°C</t>
+  </si>
+  <si>
+    <t>COP bij -10/35°C</t>
+  </si>
+  <si>
+    <t>SCOP toepassing bij lage temperatuur (35 °C) bij gemiddelde omstandigheden</t>
+  </si>
+  <si>
+    <t>Energie-efficiëntieklasse ruimteverwarming (35°C) bij gemiddelde omstandigheden</t>
+  </si>
+  <si>
+    <t>A+++ [D - A+++]</t>
+  </si>
+  <si>
     <t>COP bij 7/35°C volgens EN 14511</t>
   </si>
   <si>
-    <t>Max. Verwarmingsvermogen bij -10/35°C</t>
-[...4 lines deleted...]
-  <si>
     <t>Koelvermogen bij 35/18°C volgens EN 14511</t>
   </si>
   <si>
     <t>4.10 - 10.00</t>
   </si>
   <si>
     <t>EER bij 35/18°C</t>
   </si>
   <si>
-    <t>Energie-efficiëntieklasse ruimteverwarming (35°C) bij gemiddelde omstandigheden</t>
-[...4 lines deleted...]
-  <si>
     <t>Energie-efficiëntieklasse waterverwarming</t>
   </si>
   <si>
     <t>A+ [F - A+]</t>
   </si>
   <si>
-    <t>SCOP toepassing bij lage temperatuur (35 °C) bij gemiddelde omstandigheden</t>
-[...1 lines deleted...]
-  <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
     <t>Voeding, fase &amp; frequentie (Monoblock)</t>
   </si>
   <si>
     <t>400V / 3 / 50 Hz</t>
   </si>
   <si>
     <t>Afzekering apparaat</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Begrenzing max. opgenomen elektrisch vermogen</t>
   </si>
   <si>
     <t>Aansluiting voeding</t>
   </si>
   <si>
     <t>Op buiten-unit</t>
   </si>
   <si>
     <t>Bekabeling tussen buiten- en binnen-unit</t>
@@ -163,180 +163,180 @@
   <si>
     <t>Aansluiting voeding elektrisch element</t>
   </si>
   <si>
     <t>Op binnendeel</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>PED categorie in overeenstemming met 2014/68/EU</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R32 (675)</t>
   </si>
   <si>
     <t>Koudemiddelinhoud</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>Max. verwarmingsaanvoertemperatuur</t>
+  </si>
+  <si>
+    <t>°C</t>
+  </si>
+  <si>
+    <t>Debiet afgiftesysteem</t>
+  </si>
+  <si>
+    <t>0.864 - 1.926</t>
+  </si>
+  <si>
+    <t>m3/h</t>
+  </si>
+  <si>
     <t>Max. hoogteverschil</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
+    <t>Minimale waterzijdige inhoud</t>
+  </si>
+  <si>
+    <t>l</t>
+  </si>
+  <si>
     <t>Luchthoeveelheid</t>
   </si>
   <si>
     <t>0.00 - 3000.00</t>
   </si>
   <si>
     <t>m³/h</t>
   </si>
   <si>
     <t>Luchtdebiet buitendeel</t>
   </si>
   <si>
-    <t>m3/h</t>
-[...1 lines deleted...]
-  <si>
     <t>Luchttemperatuur</t>
   </si>
   <si>
     <t>-25.00 - 24.00</t>
   </si>
   <si>
-    <t>°C</t>
-[...1 lines deleted...]
-  <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsvermogen (Lwa) volgens EN 12102 bij 0/35°C</t>
   </si>
   <si>
     <t>dB</t>
   </si>
   <si>
     <t>Geluidsdrukniveau volgens EN 12102 bij 0/35°C op 1 m. afstand</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Nom. diameter afgiftesysteem</t>
   </si>
   <si>
     <t>1" (25)</t>
   </si>
   <si>
     <t>Nom. diameter warm tapwater</t>
   </si>
   <si>
     <t>3/4" (20)</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>1020 × 1050 × 480</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>Nom. diameter koud tapwater</t>
   </si>
   <si>
     <t>Tankvolume</t>
   </si>
   <si>
-    <t>l</t>
-[...1 lines deleted...]
-  <si>
     <t>Capaciteitsprofiel</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Cascadeerbaar</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Bediening op afstand</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Werkingsbereik verwarmen</t>
   </si>
   <si>
     <t>-20 - 24</t>
   </si>
   <si>
     <t>Werkingsbereik warm tapwater</t>
   </si>
   <si>
     <t>-20 - 35</t>
   </si>
   <si>
     <t>Werkingsbereik koelen</t>
   </si>
   <si>
     <t>10 - 46</t>
   </si>
   <si>
-    <t>Debiet afgiftesysteem</t>
-[...7 lines deleted...]
-  <si>
     <t>Min. koelingsaanvoertemperatuur</t>
-  </si>
-[...1 lines deleted...]
-    <t>Minimale waterzijdige inhoud</t>
   </si>
   <si>
     <t>Opstelling apparaat</t>
   </si>
   <si>
     <t>Binnen- en buitenopstelling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Warm tapwater regeling geïntegreerd</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
     <t>Extern beschikbare druk systeempomp bij nom. flow</t>
   </si>
   <si>
     <t>bar</t>
   </si>
@@ -939,132 +939,132 @@
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4">
         <v>11.2</v>
       </c>
       <c r="D17" s="4"/>
       <c r="E17" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="4">
-        <v>4.7</v>
+        <v>11.2</v>
       </c>
       <c r="D18" s="4"/>
-      <c r="E18" s="4"/>
+      <c r="E18" s="4" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="4">
-        <v>11.2</v>
+        <v>2.6</v>
       </c>
       <c r="D19" s="4"/>
-      <c r="E19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="4">
-        <v>2.6</v>
+        <v>5.0</v>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="4"/>
-      <c r="E21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="4">
-        <v>4.9</v>
+        <v>4.7</v>
       </c>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="4"/>
-      <c r="E23" s="4"/>
+      <c r="E23" s="4" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="4"/>
-      <c r="C24" s="4" t="s">
-        <v>28</v>
+      <c r="C24" s="4">
+        <v>4.9</v>
       </c>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4" t="s">
         <v>29</v>
-      </c>
-[...2 lines deleted...]
-        <v>5.0</v>
       </c>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="3" t="s">
         <v>11</v>
       </c>
@@ -1193,424 +1193,424 @@
       <c r="C40" s="4" t="s">
         <v>46</v>
       </c>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4">
         <v>2.2</v>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4">
-        <v>20</v>
+        <v>60.0</v>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4">
-        <v>3000</v>
+        <v>20</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B45" s="4"/>
-      <c r="C45" s="4" t="s">
-        <v>57</v>
+      <c r="C45" s="4">
+        <v>11</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="4" t="s">
         <v>58</v>
       </c>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="2"/>
+      <c r="A47" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4">
+        <v>3000</v>
+      </c>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" s="3" t="s">
+      <c r="A48" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D48" s="4"/>
+      <c r="E48" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B48" s="3"/>
-      <c r="C48" s="3" t="s">
+      <c r="B51" s="3"/>
+      <c r="C51" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D48" s="3"/>
-      <c r="E48" s="3" t="s">
+      <c r="D51" s="3"/>
+      <c r="E51" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-[...4 lines deleted...]
-      <c r="C49" s="4">
+    <row r="52" spans="1:5">
+      <c r="A52" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4">
         <v>60.0</v>
       </c>
-      <c r="D49" s="4"/>
-[...9 lines deleted...]
-      <c r="C50" s="4">
+      <c r="D52" s="4"/>
+      <c r="E52" s="4" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4">
         <v>47.0</v>
       </c>
-      <c r="D50" s="4"/>
-[...14 lines deleted...]
-      <c r="A53" s="3" t="s">
+      <c r="D53" s="4"/>
+      <c r="E53" s="4" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B53" s="3"/>
-      <c r="C53" s="3" t="s">
+      <c r="B56" s="3"/>
+      <c r="C56" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D53" s="3"/>
-      <c r="E53" s="3" t="s">
+      <c r="D56" s="3"/>
+      <c r="E56" s="3" t="s">
         <v>11</v>
-      </c>
-[...33 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B57" s="4"/>
-      <c r="C57" s="4">
-        <v>132.0</v>
+      <c r="C57" s="4" t="s">
+        <v>70</v>
       </c>
       <c r="D57" s="4"/>
-      <c r="E57" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B59" s="4"/>
-      <c r="C59" s="4">
-        <v>300.0</v>
+      <c r="C59" s="4" t="s">
+        <v>74</v>
       </c>
       <c r="D59" s="4"/>
       <c r="E59" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60" s="4"/>
-      <c r="C60" s="4" t="s">
-        <v>76</v>
+      <c r="C60" s="4">
+        <v>132.0</v>
       </c>
       <c r="D60" s="4"/>
-      <c r="E60" s="4"/>
+      <c r="E60" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D61" s="4"/>
+      <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E62" s="2"/>
+      <c r="A62" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4">
+        <v>300.0</v>
+      </c>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" s="3" t="s">
+      <c r="A63" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D63" s="4"/>
+      <c r="E63" s="4"/>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B65" s="2"/>
+      <c r="C65" s="2"/>
+      <c r="D65" s="2"/>
+      <c r="E65" s="2"/>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B63" s="3"/>
-      <c r="C63" s="3" t="s">
+      <c r="B66" s="3"/>
+      <c r="C66" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D63" s="3"/>
-      <c r="E63" s="3" t="s">
+      <c r="D66" s="3"/>
+      <c r="E66" s="3" t="s">
         <v>11</v>
-      </c>
-[...33 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B67" s="4"/>
       <c r="C67" s="4" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D67" s="4"/>
-      <c r="E67" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="4" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D68" s="4"/>
-      <c r="E68" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B69" s="4"/>
       <c r="C69" s="4" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D69" s="4"/>
       <c r="E69" s="4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B70" s="4"/>
-      <c r="C70" s="4">
-        <v>60.0</v>
+      <c r="C70" s="4" t="s">
+        <v>89</v>
       </c>
       <c r="D70" s="4"/>
       <c r="E70" s="4" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4" t="s">
         <v>91</v>
-      </c>
-[...2 lines deleted...]
-        <v>5</v>
       </c>
       <c r="D71" s="4"/>
       <c r="E71" s="4" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B72" s="4"/>
       <c r="C72" s="4">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D72" s="4"/>
       <c r="E72" s="4" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B73" s="4"/>
       <c r="C73" s="4" t="s">
         <v>94</v>
       </c>
       <c r="D73" s="4"/>
       <c r="E73" s="4"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B74" s="4"/>
       <c r="C74" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D74" s="4"/>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B75" s="4"/>
       <c r="C75" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D75" s="4"/>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B76" s="4"/>
       <c r="C76" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D76" s="4"/>
       <c r="E76" s="4"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B78" s="2"/>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
       <c r="E78" s="2"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B79" s="3"/>
       <c r="C79" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="3" t="s">
         <v>11</v>
       </c>
@@ -1720,81 +1720,81 @@
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="C44:D44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="C45:D45"/>
-    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:D47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="C48:D48"/>
-    <mergeCell ref="A49:B49"/>
-[...3 lines deleted...]
-    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="C52:D52"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="C53:D53"/>
-    <mergeCell ref="A54:B54"/>
-[...2 lines deleted...]
-    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A55:E55"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="C56:D56"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="C57:D57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="C58:D58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="C60:D60"/>
-    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="C62:D62"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="C63:D63"/>
-    <mergeCell ref="A64:B64"/>
-[...2 lines deleted...]
-    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:B66"/>
     <mergeCell ref="C66:D66"/>
     <mergeCell ref="A67:B67"/>
     <mergeCell ref="C67:D67"/>
     <mergeCell ref="A68:B68"/>
     <mergeCell ref="C68:D68"/>
     <mergeCell ref="A69:B69"/>
     <mergeCell ref="C69:D69"/>
     <mergeCell ref="A70:B70"/>
     <mergeCell ref="C70:D70"/>
     <mergeCell ref="A71:B71"/>
     <mergeCell ref="C71:D71"/>
     <mergeCell ref="A72:B72"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="C73:D73"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="C74:D74"/>
     <mergeCell ref="A75:B75"/>
     <mergeCell ref="C75:D75"/>
     <mergeCell ref="A76:B76"/>
     <mergeCell ref="C76:D76"/>
     <mergeCell ref="A78:E78"/>
     <mergeCell ref="A79:B79"/>
     <mergeCell ref="C79:D79"/>