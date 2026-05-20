--- v2 (2026-02-05)
+++ v3 (2026-05-20)
@@ -71,60 +71,60 @@
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>Koelcapaciteit</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>Verwarmingscapaciteit</t>
   </si>
   <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
     <t>Voeding, fase &amp; frequentie</t>
   </si>
   <si>
     <t>230V / 1~N+a / 50 Hz</t>
   </si>
   <si>
+    <t>Voeding/aansluitmogelijkheid</t>
+  </si>
+  <si>
+    <t>Netvoeding</t>
+  </si>
+  <si>
     <t>Afzekering apparaat</t>
   </si>
   <si>
     <t>A</t>
-  </si>
-[...4 lines deleted...]
-    <t>Netvoeding</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
   <si>
     <t>Aantal ventilatiesnelheden</t>
   </si>
   <si>
     <t>Luchtdebiet koelen</t>
   </si>
   <si>
     <t>330.00 - 540.00</t>
   </si>
   <si>
     <t>m³/h</t>
   </si>
   <si>
     <t>Luchtdebiet verwarmen</t>
   </si>
@@ -794,68 +794,68 @@
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="4"/>
-      <c r="C18" s="4">
-        <v>16.0</v>
+      <c r="C18" s="4" t="s">
+        <v>19</v>
       </c>
       <c r="D18" s="4"/>
-      <c r="E18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="4"/>
-      <c r="C19" s="4" t="s">
+      <c r="C19" s="4">
+        <v>16.0</v>
+      </c>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="D19" s="4"/>
-      <c r="E19" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4" t="s">