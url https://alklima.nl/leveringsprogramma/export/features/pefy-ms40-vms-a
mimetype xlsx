--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -52,93 +52,93 @@
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>PEFY-MS40 VMS-A</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>City Multi kanaalunit 50Pa 4,5kW (incl.pomp &amp; R32-sensor)</t>
   </si>
   <si>
     <t>Vermogen &amp; prestaties</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
+    <t>Koelcapaciteit</t>
+  </si>
+  <si>
+    <t>kW</t>
+  </si>
+  <si>
+    <t>Verwarmingscapaciteit</t>
+  </si>
+  <si>
+    <t>Elektrische gegevens</t>
+  </si>
+  <si>
+    <t>Voeding, fase &amp; frequentie</t>
+  </si>
+  <si>
+    <t>230V / 1~N+a / 50 Hz</t>
+  </si>
+  <si>
+    <t>Voeding/aansluitmogelijkheid</t>
+  </si>
+  <si>
+    <t>Netvoeding</t>
+  </si>
+  <si>
+    <t>Opgenomen vermogen binnendeel koelen/verwarmen</t>
+  </si>
+  <si>
+    <t>0,052/0,050</t>
+  </si>
+  <si>
+    <t>Afzekering apparaat</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Stroomsterkte binnendeel koelen/verwarmen</t>
+  </si>
+  <si>
+    <t>0,50/0,45 A</t>
+  </si>
+  <si>
     <t>Maximale stroomsterkte binnendeel</t>
-  </si>
-[...40 lines deleted...]
-    <t>Afzekering apparaat</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>PED Categorie</t>
   </si>
   <si>
     <t>art. 4.3</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R32 (675)</t>
   </si>
   <si>
     <t>Aantal ventilatiesnelheden</t>
   </si>
   <si>
     <t>Luchtdebiet koelen</t>
   </si>
   <si>
     <t>480.00 - 660.00</t>
   </si>
@@ -768,164 +768,164 @@
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4">
-        <v>1.07</v>
+        <v>4.5</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4"/>
-      <c r="C13" s="4" t="s">
-        <v>15</v>
+      <c r="C13" s="4">
+        <v>5.0</v>
       </c>
       <c r="D13" s="4"/>
       <c r="E13" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="4" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="4" t="s">
+      <c r="B17" s="4"/>
+      <c r="C17" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="4"/>
-[...9 lines deleted...]
-      <c r="A15" s="4" t="s">
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="4"/>
-[...9 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="B18" s="4"/>
+      <c r="C18" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="2"/>
-[...15 lines deleted...]
-      </c>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="4"/>
-      <c r="E19" s="4"/>
+      <c r="E19" s="4" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="4"/>
-      <c r="C20" s="4" t="s">
+      <c r="C20" s="4">
+        <v>16.0</v>
+      </c>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="D20" s="4"/>
-      <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="4"/>
       <c r="E21" s="4" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="4">
-        <v>16.0</v>
+        <v>1.07</v>
       </c>
       <c r="D22" s="4"/>
       <c r="E22" s="4" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:5">
@@ -1239,55 +1239,55 @@
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="4" t="s">
         <v>55</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
-    <mergeCell ref="A14:B14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A33:B33"/>