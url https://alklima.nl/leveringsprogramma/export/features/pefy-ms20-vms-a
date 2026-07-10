--- v0 (2026-05-11)
+++ v1 (2026-07-10)
@@ -52,93 +52,93 @@
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>PEFY-MS20 VMS-A</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>City Multi kanaalunit 50Pa 2,2kW (incl.pomp &amp; R32-sensor)</t>
   </si>
   <si>
     <t>Vermogen &amp; prestaties</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
+    <t>Koelcapaciteit</t>
+  </si>
+  <si>
+    <t>kW</t>
+  </si>
+  <si>
+    <t>Verwarmingscapaciteit</t>
+  </si>
+  <si>
+    <t>Elektrische gegevens</t>
+  </si>
+  <si>
+    <t>Voeding, fase &amp; frequentie</t>
+  </si>
+  <si>
+    <t>230V / 1~N+a / 50 Hz</t>
+  </si>
+  <si>
+    <t>Voeding/aansluitmogelijkheid</t>
+  </si>
+  <si>
+    <t>Netvoeding</t>
+  </si>
+  <si>
+    <t>Opgenomen vermogen binnendeel koelen/verwarmen</t>
+  </si>
+  <si>
+    <t>0,037/0,035</t>
+  </si>
+  <si>
+    <t>Afzekering apparaat</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Stroomsterkte binnendeel koelen/verwarmen</t>
+  </si>
+  <si>
+    <t>0,40/0,35 A</t>
+  </si>
+  <si>
     <t>Maximale stroomsterkte binnendeel</t>
-  </si>
-[...40 lines deleted...]
-    <t>Afzekering apparaat</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>PED Categorie</t>
   </si>
   <si>
     <t>art. 4.3</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R32 (675)</t>
   </si>
   <si>
     <t>Aantal ventilatiesnelheden</t>
   </si>
   <si>
     <t>Luchtdebiet koelen</t>
   </si>
   <si>
     <t>330.00 - 480.00</t>
   </si>
@@ -768,164 +768,164 @@
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4">
-        <v>0.83</v>
+        <v>2.2</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4"/>
-      <c r="C13" s="4" t="s">
-        <v>15</v>
+      <c r="C13" s="4">
+        <v>2.5</v>
       </c>
       <c r="D13" s="4"/>
       <c r="E13" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="4" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="4" t="s">
+      <c r="B17" s="4"/>
+      <c r="C17" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="4"/>
-[...9 lines deleted...]
-      <c r="A15" s="4" t="s">
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="4"/>
-[...9 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="B18" s="4"/>
+      <c r="C18" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="2"/>
-[...15 lines deleted...]
-      </c>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="4"/>
-      <c r="E19" s="4"/>
+      <c r="E19" s="4" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="4"/>
-      <c r="C20" s="4" t="s">
+      <c r="C20" s="4">
+        <v>16.0</v>
+      </c>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="D20" s="4"/>
-      <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="4"/>
       <c r="E21" s="4" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="4">
-        <v>16.0</v>
+        <v>0.83</v>
       </c>
       <c r="D22" s="4"/>
       <c r="E22" s="4" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:5">
@@ -1239,55 +1239,55 @@
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="4" t="s">
         <v>55</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
-    <mergeCell ref="A14:B14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A33:B33"/>