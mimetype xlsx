--- v1 (2026-07-10)
+++ v2 (2026-09-09)
@@ -320,102 +320,72 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca7b3a255cb6cff7a642382950741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce2cb9598a4be58bc45bee3d22c7fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca7b3a255cb6cff7a642382950741.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Mitsubishi Electric" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -721,51 +691,50 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="1" ht="30">
       <c r="A5" s="1"/>
-      <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="1" ht="80"/>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>