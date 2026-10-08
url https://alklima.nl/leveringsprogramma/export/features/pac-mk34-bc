--- v3 (2026-08-29)
+++ v4 (2026-10-08)
@@ -106,72 +106,72 @@
   <si>
     <t>Type koudemiddel</t>
   </si>
   <si>
     <t>R410a</t>
   </si>
   <si>
     <t>Max. hoogteverschil</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
     <t>Max. leidinglengte per circuit</t>
   </si>
   <si>
     <t>Max. leidinglengte totaal</t>
   </si>
   <si>
     <t>Aantal binnenunits totaal</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
+    <t>Aantal zuigleidingen, diameter 3/8"</t>
+  </si>
+  <si>
     <t>Nom. diameter vloeistofleiding</t>
   </si>
   <si>
     <t>1/4"</t>
   </si>
   <si>
     <t>Afmetingen binnen-unit (HxBxD)</t>
   </si>
   <si>
     <t>170 x 450 x 280</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht binnenunit</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aantal zuigleidingen, diameter 3/8"</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Werkingsprincipe</t>
   </si>
   <si>
     <t>Koelen en verwarmen</t>
   </si>
   <si>
     <t>Model (binnenunit)</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
   <si>
     <t>Kleur binnenunit</t>
   </si>
   <si>
     <t>Inverter gestuurd</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
@@ -841,92 +841,92 @@
         <v>29</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="4"/>
-      <c r="C27" s="4" t="s">
-        <v>31</v>
+      <c r="C27" s="4">
+        <v>3.0</v>
       </c>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="4"/>
-      <c r="E28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="4"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B29" s="4"/>
-      <c r="C29" s="4">
-        <v>6.7</v>
+      <c r="C29" s="4" t="s">
+        <v>34</v>
       </c>
       <c r="D29" s="4"/>
       <c r="E29" s="4" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4">
-        <v>3.0</v>
+        <v>6.7</v>
       </c>
       <c r="D30" s="4"/>
-      <c r="E30" s="4"/>
+      <c r="E30" s="4" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="3"/>
       <c r="C33" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4" t="s">