--- v7 (2026-08-25)
+++ v8 (2026-11-04)
@@ -133,50 +133,53 @@
   <si>
     <t>Maximale stroomsterkte (MCA)</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Afzekering apparaat</t>
   </si>
   <si>
     <t>Aansluiting voeding</t>
   </si>
   <si>
     <t>Op buiten-unit</t>
   </si>
   <si>
     <t>Bekabeling tussen buiten- en binnen-unit</t>
   </si>
   <si>
     <t>4x 1,5mm²</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
+    <t>Geschikt voor aantal binnenunits</t>
+  </si>
+  <si>
     <t>PED Categorie</t>
   </si>
   <si>
     <t>art. 4.3</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R32 (675)</t>
   </si>
   <si>
     <t>Koudemiddelinhoud</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Max. hoogteverschil</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
     <t>Luchtdebiet buitendeel</t>
@@ -236,53 +239,50 @@
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>550 × 800 × 285</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Werkingsprincipe</t>
   </si>
   <si>
     <t>Koelen en verwarmen</t>
   </si>
   <si>
     <t>Inverter gestuurd</t>
   </si>
   <si>
     <t>Ja</t>
-  </si>
-[...1 lines deleted...]
-    <t>Geschikt voor aantal binnenunits</t>
   </si>
   <si>
     <t>VRF-uitvoering (2-pijps)</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>VRF-uitvoering (3-pijps)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -994,342 +994,342 @@
         <v>38</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="4"/>
-      <c r="C33" s="4" t="s">
-        <v>40</v>
+      <c r="C33" s="4">
+        <v>2.0</v>
       </c>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B35" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="D35" s="4"/>
-      <c r="E35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="4">
-        <v>15.0</v>
+        <v>0.9</v>
       </c>
       <c r="D36" s="4"/>
       <c r="E36" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4">
-        <v>2010</v>
+        <v>15.0</v>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B38" s="4"/>
-      <c r="C38" s="4" t="s">
-        <v>50</v>
+      <c r="C38" s="4">
+        <v>2010</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4" t="s">
         <v>54</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D40" s="4"/>
       <c r="E40" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      <c r="A44" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="B44" s="2"/>
-[...2 lines deleted...]
-      <c r="E44" s="2"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4">
+        <v>30.0</v>
+      </c>
+      <c r="D43" s="4"/>
+      <c r="E43" s="4" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" s="3" t="s">
+      <c r="A45" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B45" s="3"/>
-      <c r="C45" s="3" t="s">
+      <c r="B46" s="3"/>
+      <c r="C46" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D45" s="3"/>
-      <c r="E45" s="3" t="s">
+      <c r="D46" s="3"/>
+      <c r="E46" s="3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="4">
-        <v>50.0</v>
+        <v>44.0</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="4">
-        <v>59.0</v>
+        <v>50.0</v>
       </c>
       <c r="D48" s="4"/>
       <c r="E48" s="4" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      <c r="A50" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B50" s="2"/>
-[...2 lines deleted...]
-      <c r="E50" s="2"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4">
+        <v>59.0</v>
+      </c>
+      <c r="D49" s="4"/>
+      <c r="E49" s="4" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" s="3" t="s">
+      <c r="A51" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B51" s="3"/>
-      <c r="C51" s="3" t="s">
+      <c r="B52" s="3"/>
+      <c r="C52" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D51" s="3"/>
-      <c r="E51" s="3" t="s">
+      <c r="D52" s="3"/>
+      <c r="E52" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E52" s="4"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="4" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D53" s="4"/>
-      <c r="E53" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="4"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B54" s="4"/>
-      <c r="C54" s="4">
-        <v>37.0</v>
+      <c r="C54" s="4" t="s">
+        <v>67</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      <c r="A56" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="B56" s="2"/>
-[...2 lines deleted...]
-      <c r="E56" s="2"/>
+      <c r="B55" s="4"/>
+      <c r="C55" s="4">
+        <v>37.0</v>
+      </c>
+      <c r="D55" s="4"/>
+      <c r="E55" s="4" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" s="3" t="s">
+      <c r="A57" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B57" s="3"/>
-      <c r="C57" s="3" t="s">
+      <c r="B58" s="3"/>
+      <c r="C58" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D57" s="3"/>
-      <c r="E57" s="3" t="s">
+      <c r="D58" s="3"/>
+      <c r="E58" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4" t="s">
         <v>74</v>
-      </c>
-[...2 lines deleted...]
-        <v>2.0</v>
       </c>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="4" t="s">
         <v>76</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="4" t="s">
         <v>76</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="4"/>
@@ -1375,71 +1375,71 @@
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="A31:E31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="C42:D42"/>
-    <mergeCell ref="A44:E44"/>
-[...1 lines deleted...]
-    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="A45:E45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="C47:D47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="C48:D48"/>
-    <mergeCell ref="A50:E50"/>
-[...1 lines deleted...]
-    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="A51:E51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="C54:D54"/>
-    <mergeCell ref="A56:E56"/>
-[...1 lines deleted...]
-    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A57:E57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="C58:D58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="C60:D60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="C61:D61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="C62:D62"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>