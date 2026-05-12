--- v4 (2026-02-20)
+++ v5 (2026-05-12)
@@ -64,66 +64,66 @@
   <si>
     <t>Vermogen &amp; prestaties</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>Koelcapaciteit</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>Verwarmingscapaciteit</t>
   </si>
   <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
+    <t>Voeding/aansluitmogelijkheid</t>
+  </si>
+  <si>
+    <t>Buitenunit</t>
+  </si>
+  <si>
     <t>Aansluiting voeding</t>
   </si>
   <si>
     <t>Op buiten-unit</t>
   </si>
   <si>
     <t>Bekabeling tussen buiten- en binnen-unit</t>
   </si>
   <si>
     <t>4x 1,5mm²</t>
-  </si>
-[...4 lines deleted...]
-    <t>Buitenunit</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R32 (675)</t>
   </si>
   <si>
     <t>Aantal ventilatiesnelheden</t>
   </si>
   <si>
     <t>Luchtdebiet koelen</t>
   </si>
   <si>
     <t>312.00 - 702.00</t>
   </si>
   <si>
     <t>m³/h</t>
   </si>
   <si>
     <t>Luchtdebiet verwarmen</t>
   </si>