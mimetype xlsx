--- v3 (2026-02-20)
+++ v4 (2026-04-17)
@@ -55,51 +55,51 @@
   <si>
     <t>MEHP-IS-G07 0061</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Standaard MEHP-IS-G07 0061</t>
   </si>
   <si>
     <t>Subsidie</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>ISDE meldcode</t>
   </si>
   <si>
-    <t>KA26102</t>
+    <t>KA26102KA26102</t>
   </si>
   <si>
     <t>ISDE Subsidie bedrag per 1-01-2026</t>
   </si>
   <si>
     <t>€ 10700,-</t>
   </si>
   <si>
     <t>Vermogen &amp; prestaties</t>
   </si>
   <si>
     <t>Verwarmingsvermogen bij 7/35°C volgens EN 14511</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>COP bij 7/35°C volgens EN 14511</t>
   </si>
   <si>
     <t>COP bij -10/35°C</t>
   </si>
   <si>
     <t>Verwarmingscapaciteit bij -10 graden</t>
   </si>