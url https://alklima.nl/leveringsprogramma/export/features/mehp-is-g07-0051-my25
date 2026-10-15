--- v4 (2026-09-04)
+++ v5 (2026-10-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Alklima B.V.</t>
   </si>
   <si>
     <t>Van Hennaertweg 29</t>
   </si>
   <si>
     <t>2952 CA Alblasserdam</t>
   </si>
   <si>
     <t>NEDERLAND</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>MEHP-IS-G07 0051 - MY25</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Standaard MEHP-IS-G07 0051 - MY25</t>
   </si>
   <si>
@@ -187,108 +187,111 @@
   <si>
     <t>Luchttemperatuur</t>
   </si>
   <si>
     <t>-20.00 - 40.00</t>
   </si>
   <si>
     <t>Moduleringspercentage</t>
   </si>
   <si>
     <t>27.00 - 100.00</t>
   </si>
   <si>
     <t>Beschermingsgraad (IP)</t>
   </si>
   <si>
     <t>IP44</t>
   </si>
   <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsvermogen (Lwa) volgens EN 12102 bij 0/35°C</t>
   </si>
   <si>
+    <t>dB(A)</t>
+  </si>
+  <si>
+    <t>Geluidsdrukniveau volgens EN 12102 bij 0/35°C op 1 m. afstand</t>
+  </si>
+  <si>
     <t>dB</t>
   </si>
   <si>
-    <t>Geluidsdrukniveau volgens EN 12102 bij 0/35°C op 1 m. afstand</t>
-[...1 lines deleted...]
-  <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Nom. diameter afgiftesysteem</t>
   </si>
   <si>
     <t>2" (50)</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>2400 × 2085 × 1100</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
+    <t>Met geïntegreerd buffervat</t>
+  </si>
+  <si>
+    <t>Nee</t>
+  </si>
+  <si>
     <t>Cascadeerbaar</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Bediening op afstand</t>
   </si>
   <si>
     <t>Opstelling apparaat</t>
   </si>
   <si>
     <t>Buitenopstelling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
-    <t>Nee</t>
-[...1 lines deleted...]
-  <si>
     <t>Warm tapwater regeling geïntegreerd</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
-  </si>
-[...1 lines deleted...]
-    <t>Met geïntegreerd buffervat</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
     <t>Extern beschikbare druk systeempomp bij nom. flow</t>
   </si>
   <si>
     <t>bar</t>
   </si>
   <si>
     <t>Nom. debiet afgiftesysteem</t>
   </si>
   <si>
     <t>l/s</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1190,257 +1193,257 @@
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="4">
         <v>77.0</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="4">
         <v>59.0</v>
       </c>
       <c r="D50" s="4"/>
       <c r="E50" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="3"/>
       <c r="C53" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54" s="4"/>
       <c r="C54" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="4">
         <v>810.0</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="3"/>
       <c r="C59" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="4" t="s">
         <v>71</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B63" s="4"/>
       <c r="C63" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B64" s="4"/>
       <c r="C64" s="4" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B66" s="4"/>
       <c r="C66" s="4" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D66" s="4"/>
       <c r="E66" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B68" s="2"/>
       <c r="C68" s="2"/>
       <c r="D68" s="2"/>
       <c r="E68" s="2"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B69" s="3"/>
       <c r="C69" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B70" s="4"/>
       <c r="C70" s="4">
         <v>100.0</v>
       </c>
       <c r="D70" s="4"/>
       <c r="E70" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="4">
         <v>2.41</v>
       </c>
       <c r="D71" s="4"/>
       <c r="E71" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="A21:B21"/>