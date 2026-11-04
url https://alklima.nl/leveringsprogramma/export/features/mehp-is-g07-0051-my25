--- v5 (2026-10-15)
+++ v6 (2026-11-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Alklima B.V.</t>
   </si>
   <si>
     <t>Van Hennaertweg 29</t>
   </si>
   <si>
     <t>2952 CA Alblasserdam</t>
   </si>
   <si>
     <t>NEDERLAND</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>MEHP-IS-G07 0051 - MY25</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Standaard MEHP-IS-G07 0051 - MY25</t>
   </si>
   <si>
@@ -187,59 +187,56 @@
   <si>
     <t>Luchttemperatuur</t>
   </si>
   <si>
     <t>-20.00 - 40.00</t>
   </si>
   <si>
     <t>Moduleringspercentage</t>
   </si>
   <si>
     <t>27.00 - 100.00</t>
   </si>
   <si>
     <t>Beschermingsgraad (IP)</t>
   </si>
   <si>
     <t>IP44</t>
   </si>
   <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsvermogen (Lwa) volgens EN 12102 bij 0/35°C</t>
   </si>
   <si>
-    <t>dB(A)</t>
+    <t>dB</t>
   </si>
   <si>
     <t>Geluidsdrukniveau volgens EN 12102 bij 0/35°C op 1 m. afstand</t>
   </si>
   <si>
-    <t>dB</t>
-[...1 lines deleted...]
-  <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Nom. diameter afgiftesysteem</t>
   </si>
   <si>
     <t>2" (50)</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>2400 × 2085 × 1100</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Met geïntegreerd buffervat</t>
@@ -253,60 +250,60 @@
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Bediening op afstand</t>
   </si>
   <si>
     <t>Opstelling apparaat</t>
   </si>
   <si>
     <t>Buitenopstelling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Warm tapwater regeling geïntegreerd</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
+    <t>Nom. debiet afgiftesysteem</t>
+  </si>
+  <si>
+    <t>l/s</t>
+  </si>
+  <si>
     <t>Extern beschikbare druk systeempomp bij nom. flow</t>
   </si>
   <si>
     <t>bar</t>
-  </si>
-[...4 lines deleted...]
-    <t>l/s</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1193,257 +1190,257 @@
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="4">
         <v>77.0</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="4">
         <v>59.0</v>
       </c>
       <c r="D50" s="4"/>
       <c r="E50" s="4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="3"/>
       <c r="C53" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B54" s="4"/>
       <c r="C54" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="4" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="4">
         <v>810.0</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="3"/>
       <c r="C59" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B63" s="4"/>
       <c r="C63" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B64" s="4"/>
       <c r="C64" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B66" s="4"/>
       <c r="C66" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D66" s="4"/>
       <c r="E66" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B68" s="2"/>
       <c r="C68" s="2"/>
       <c r="D68" s="2"/>
       <c r="E68" s="2"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B69" s="3"/>
       <c r="C69" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B70" s="4"/>
       <c r="C70" s="4">
-        <v>100.0</v>
+        <v>2.41</v>
       </c>
       <c r="D70" s="4"/>
       <c r="E70" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="4">
-        <v>2.41</v>
+        <v>100.0</v>
       </c>
       <c r="D71" s="4"/>
       <c r="E71" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="A21:B21"/>