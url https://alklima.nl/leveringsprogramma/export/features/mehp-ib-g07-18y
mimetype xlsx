--- v10 (2026-09-09)
+++ v11 (2026-10-21)
@@ -229,78 +229,78 @@
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Nom. diameter afgiftesysteem</t>
   </si>
   <si>
     <t>1.1/4" (32)</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>1200 × 1450 × 550</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
+    <t>Met geïntegreerd buffervat</t>
+  </si>
+  <si>
+    <t>Nee</t>
+  </si>
+  <si>
     <t>Cascadeerbaar</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Bediening op afstand</t>
   </si>
   <si>
     <t>Opstelling apparaat</t>
   </si>
   <si>
     <t>Buitenopstelling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Warm tapwater regeling geïntegreerd</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
-  </si>
-[...4 lines deleted...]
-    <t>Nee</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
     <t>Extern beschikbare druk systeempomp bij nom. flow</t>
   </si>
   <si>
     <t>bar</t>
   </si>
   <si>
     <t>Nom. debiet afgiftesysteem</t>
   </si>
   <si>
     <t>l/s</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1329,106 +1329,106 @@
       <c r="C61" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="4" t="s">
         <v>72</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B63" s="4"/>
       <c r="C63" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B64" s="4"/>
       <c r="C64" s="4" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B66" s="4"/>
       <c r="C66" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D66" s="4"/>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B67" s="4"/>
       <c r="C67" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D67" s="4"/>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="4" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D68" s="4"/>
       <c r="E68" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="3" t="s">
         <v>11</v>
       </c>