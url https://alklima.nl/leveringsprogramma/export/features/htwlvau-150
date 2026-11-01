--- v3 (2026-09-01)
+++ v4 (2026-11-01)
@@ -109,63 +109,63 @@
   <si>
     <t>Geschikt voor koeling</t>
   </si>
   <si>
     <t>Geschikt voor open systeem</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Geschikt voor gesloten systeem</t>
   </si>
   <si>
     <t>Met isolatie</t>
   </si>
   <si>
     <t>Werkingsprincipe</t>
   </si>
   <si>
     <t>Magneet</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
+    <t>Doorstroomcapaciteit</t>
+  </si>
+  <si>
+    <t>0.00 - 5.00</t>
+  </si>
+  <si>
+    <t>m³/h</t>
+  </si>
+  <si>
     <t>Max. werkdruk</t>
   </si>
   <si>
     <t>bar</t>
-  </si>
-[...7 lines deleted...]
-    <t>m³/h</t>
   </si>
   <si>
     <t>Overige gegevens</t>
   </si>
   <si>
     <t>Oppervlaktebescherming</t>
   </si>
   <si>
     <t>Geen (onbehandeld)</t>
   </si>
   <si>
     <t>Afvoerkraan</t>
   </si>
   <si>
     <t>Materiaal aansluiting</t>
   </si>
   <si>
     <t>Magneet locatie</t>
   </si>
   <si>
     <t>Extern</t>
   </si>
   <si>
     <t>Variabele stromingsrichting</t>
   </si>
@@ -838,65 +838,65 @@
         <v>30</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="4"/>
-      <c r="C28" s="4">
-        <v>10.0</v>
+      <c r="C28" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="D28" s="4"/>
       <c r="E28" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29" s="4"/>
-      <c r="C29" s="4" t="s">
-        <v>34</v>
+      <c r="C29" s="4">
+        <v>10.0</v>
       </c>
       <c r="D29" s="4"/>
       <c r="E29" s="4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="3" t="s">