--- v2 (2026-01-14)
+++ v3 (2026-05-13)
@@ -100,105 +100,105 @@
   <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
     <t>Voeding, fase &amp; frequentie (Monoblock)</t>
   </si>
   <si>
     <t>380.00 - 415.00V / 3 / 50/60 Hz</t>
   </si>
   <si>
     <t>Begrenzing max. opgenomen elektrisch vermogen</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel</t>
   </si>
   <si>
     <t>R410a</t>
   </si>
   <si>
+    <t>Max. verwarmingsaanvoertemperatuur</t>
+  </si>
+  <si>
+    <t>°C</t>
+  </si>
+  <si>
     <t>Luchthoeveelheid</t>
   </si>
   <si>
     <t>4620.00 - 27720.00</t>
   </si>
   <si>
     <t>m³/h</t>
   </si>
   <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsvermogen (Lwa) volgens EN 12102 bij 0/35°C</t>
   </si>
   <si>
     <t>dB</t>
   </si>
   <si>
     <t>Geluidsdrukniveau volgens EN 12102 bij 0/35°C op 1 m. afstand</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>2450 × 2250 × 900</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Cascadeerbaar</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Bediening op afstand</t>
-  </si>
-[...4 lines deleted...]
-    <t>°C</t>
   </si>
   <si>
     <t>Opstelling apparaat</t>
   </si>
   <si>
     <t>Buitenopstelling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Warm tapwater regeling geïntegreerd</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
     <t>Nom. debiet afgiftesysteem</t>
   </si>
@@ -883,251 +883,251 @@
       <c r="B26" s="3"/>
       <c r="C26" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="4"/>
-      <c r="C28" s="4" t="s">
-        <v>29</v>
+      <c r="C28" s="4">
+        <v>55.0</v>
       </c>
       <c r="D28" s="4"/>
       <c r="E28" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="4" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="B29" s="4"/>
+      <c r="C29" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="2"/>
-[...2 lines deleted...]
-      <c r="E30" s="2"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" s="3" t="s">
+      <c r="A31" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="3"/>
-      <c r="C31" s="3" t="s">
+      <c r="B32" s="3"/>
+      <c r="C32" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D31" s="3"/>
-      <c r="E31" s="3" t="s">
+      <c r="D32" s="3"/>
+      <c r="E32" s="3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4">
-        <v>65.0</v>
+        <v>77.0</v>
       </c>
       <c r="D33" s="4"/>
       <c r="E33" s="4" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      <c r="A35" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="2"/>
-[...2 lines deleted...]
-      <c r="E35" s="2"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4">
+        <v>65.0</v>
+      </c>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="3" t="s">
+      <c r="A36" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="3"/>
-      <c r="C36" s="3" t="s">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D36" s="3"/>
-      <c r="E36" s="3" t="s">
+      <c r="D37" s="3"/>
+      <c r="E37" s="3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4" t="s">
         <v>39</v>
-      </c>
-[...2 lines deleted...]
-        <v>987.0</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
-      <c r="A40" s="2" t="s">
+    <row r="39" spans="1:5">
+      <c r="A39" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B40" s="2"/>
-[...2 lines deleted...]
-      <c r="E40" s="2"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4">
+        <v>987.0</v>
+      </c>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" s="3" t="s">
+      <c r="A41" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="3"/>
-      <c r="C41" s="3" t="s">
+      <c r="B42" s="3"/>
+      <c r="C42" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D41" s="3"/>
-      <c r="E41" s="3" t="s">
+      <c r="D42" s="3"/>
+      <c r="E42" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="D44" s="4"/>
-      <c r="E44" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E44" s="4"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4" t="s">
         <v>48</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="3"/>
       <c r="C51" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="3" t="s">
         <v>11</v>
       </c>
@@ -1155,67 +1155,67 @@
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:D28"/>
-    <mergeCell ref="A30:E30"/>
-[...1 lines deleted...]
-    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="A31:E31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
-    <mergeCell ref="A35:E35"/>
-[...1 lines deleted...]
-    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A36:E36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
-    <mergeCell ref="A40:E40"/>
-[...1 lines deleted...]
-    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="A41:E41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="C44:D44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="C45:D45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="C47:D47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="C52:D52"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>