--- v2 (2026-01-14)
+++ v3 (2026-05-13)
@@ -76,111 +76,111 @@
   <si>
     <t>Voeding, fase &amp; frequentie (Monoblock)</t>
   </si>
   <si>
     <t>380.00 - 415.00V / 3 / 50/60 Hz</t>
   </si>
   <si>
     <t>Afzekering (traag)</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Begrenzing max. opgenomen elektrisch vermogen</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel</t>
   </si>
   <si>
     <t>R410a</t>
   </si>
   <si>
+    <t>Max. verwarmingsaanvoertemperatuur</t>
+  </si>
+  <si>
+    <t>°C</t>
+  </si>
+  <si>
     <t>Luchthoeveelheid</t>
   </si>
   <si>
     <t>4620.00 - 27720.00</t>
   </si>
   <si>
     <t>m³/h</t>
   </si>
   <si>
     <t>Luchttemperatuur</t>
   </si>
   <si>
     <t>-15.00 - 43.00</t>
   </si>
   <si>
-    <t>°C</t>
-[...1 lines deleted...]
-  <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsvermogen (Lwa) volgens EN 12102 bij 0/35°C</t>
   </si>
   <si>
     <t>dB</t>
   </si>
   <si>
     <t>Geluidsdrukniveau volgens EN 12102 bij 0/35°C op 1 m. afstand</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>2450 × 2250 × 900</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Cascadeerbaar</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Bediening op afstand</t>
-  </si>
-[...1 lines deleted...]
-    <t>Max. verwarmingsaanvoertemperatuur</t>
   </si>
   <si>
     <t>Opstelling apparaat</t>
   </si>
   <si>
     <t>Buitenopstelling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Warm tapwater regeling geïntegreerd</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
     <t>Nom. debiet afgiftesysteem</t>
   </si>
@@ -786,264 +786,264 @@
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="4"/>
-      <c r="C19" s="4" t="s">
-        <v>21</v>
+      <c r="C19" s="4">
+        <v>25.0</v>
       </c>
       <c r="D19" s="4"/>
       <c r="E19" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="4" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="2" t="s">
+      <c r="B21" s="4"/>
+      <c r="C21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="2"/>
-[...2 lines deleted...]
-      <c r="E22" s="2"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="3" t="s">
+      <c r="A23" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="3"/>
-      <c r="C23" s="3" t="s">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D23" s="3"/>
-      <c r="E23" s="3" t="s">
+      <c r="D24" s="3"/>
+      <c r="E24" s="3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="4">
-        <v>56.0</v>
+        <v>77.0</v>
       </c>
       <c r="D25" s="4"/>
       <c r="E25" s="4" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="A27" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="2"/>
-[...2 lines deleted...]
-      <c r="E27" s="2"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4">
+        <v>56.0</v>
+      </c>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" s="3" t="s">
+      <c r="A28" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B28" s="3"/>
-      <c r="C28" s="3" t="s">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D28" s="3"/>
-      <c r="E28" s="3" t="s">
+      <c r="D29" s="3"/>
+      <c r="E29" s="3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B30" s="4"/>
-      <c r="C30" s="4">
-        <v>957.0</v>
+      <c r="C30" s="4" t="s">
+        <v>33</v>
       </c>
       <c r="D30" s="4"/>
       <c r="E30" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="4" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="2" t="s">
+      <c r="B31" s="4"/>
+      <c r="C31" s="4">
+        <v>957.0</v>
+      </c>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B32" s="2"/>
-[...2 lines deleted...]
-      <c r="E32" s="2"/>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" s="3" t="s">
+      <c r="A33" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B33" s="3"/>
-      <c r="C33" s="3" t="s">
+      <c r="B34" s="3"/>
+      <c r="C34" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D33" s="3"/>
-      <c r="E33" s="3" t="s">
+      <c r="D34" s="3"/>
+      <c r="E34" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="4"/>
-      <c r="C36" s="4">
-        <v>25.0</v>
+      <c r="C36" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="D36" s="4"/>
-      <c r="E36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4" t="s">
         <v>42</v>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4" t="s">
         <v>44</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="4" t="s">
         <v>44</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="3"/>
       <c r="C43" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="3" t="s">
         <v>11</v>
       </c>
@@ -1061,67 +1061,67 @@
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:D20"/>
-    <mergeCell ref="A22:E22"/>
-[...1 lines deleted...]
-    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="A23:E23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:D25"/>
-    <mergeCell ref="A27:E27"/>
-[...1 lines deleted...]
-    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
-    <mergeCell ref="A32:E32"/>
-[...1 lines deleted...]
-    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="A33:E33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="C44:D44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>