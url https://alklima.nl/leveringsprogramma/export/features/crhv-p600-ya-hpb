--- v4 (2026-08-30)
+++ v5 (2026-10-29)
@@ -157,60 +157,60 @@
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Cascadeerbaar</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Geschikt voor open bron (grondwater)</t>
   </si>
   <si>
     <t>Geschikt voor gesloten bron (bodemcollector)</t>
   </si>
   <si>
     <t>Geschikt voor koeling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
+    <t>Nom. debiet bronsysteem</t>
+  </si>
+  <si>
+    <t>l/s</t>
+  </si>
+  <si>
     <t>Max. werkdruk bronsysteem</t>
   </si>
   <si>
     <t>bar</t>
-  </si>
-[...4 lines deleted...]
-    <t>l/s</t>
   </si>
   <si>
     <t>Nom. debiet afgiftesysteem</t>
   </si>
   <si>
     <t>Overige gegevens</t>
   </si>
   <si>
     <t>COP bij 10/35°C (W10/W35) volgens EN 14511</t>
   </si>
   <si>
     <t>Warm tapwatervoorziening geïntegreerd</t>
   </si>
   <si>
     <t>Bedrijfstemperatuur bron</t>
   </si>
   <si>
     <t>45.00 - 0.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1070,81 +1070,81 @@
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="4">
-        <v>38.0</v>
+        <v>4.1</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="4">
-        <v>4.1</v>
+        <v>38.0</v>
       </c>
       <c r="D50" s="4"/>
       <c r="E50" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="4">
         <v>4.4</v>
       </c>
       <c r="D51" s="4"/>
       <c r="E51" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="3"/>
       <c r="C54" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:5">