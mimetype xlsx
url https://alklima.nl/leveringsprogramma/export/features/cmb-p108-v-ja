--- v3 (2026-08-30)
+++ v4 (2026-10-10)
@@ -97,66 +97,66 @@
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel</t>
   </si>
   <si>
     <t>R410a</t>
   </si>
   <si>
     <t>Max. hoogteverschil</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
     <t>Max. leidinglengte per circuit</t>
   </si>
   <si>
     <t>Aantal binnenunits totaal</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
+    <t>Aantal zuigleidingen, diameter 5/8"</t>
+  </si>
+  <si>
     <t>Nom. diameter vloeistofleiding</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>Afmetingen binnen-unit (HxBxD)</t>
   </si>
   <si>
     <t>252 x 911 x 622</t>
   </si>
   <si>
     <t>mm</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aantal zuigleidingen, diameter 5/8"</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Werkingsprincipe</t>
   </si>
   <si>
     <t>Koelen en verwarmen</t>
   </si>
   <si>
     <t>Model (binnenunit)</t>
   </si>
   <si>
     <t>Plafondinbouw (kanaal)</t>
   </si>
   <si>
     <t>Inverter gestuurd</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Met draadloze afstandsbediening</t>
   </si>
@@ -807,79 +807,79 @@
         <v>26</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="4"/>
-      <c r="C25" s="4" t="s">
-        <v>28</v>
+      <c r="C25" s="4">
+        <v>8.0</v>
       </c>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D26" s="4"/>
-      <c r="E26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="4"/>
-[...4 lines deleted...]
-      <c r="E27" s="4"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4" t="s">