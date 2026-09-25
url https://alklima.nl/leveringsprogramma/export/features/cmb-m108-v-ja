--- v4 (2026-09-05)
+++ v5 (2026-09-25)
@@ -37,96 +37,96 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Alklima B.V.</t>
   </si>
   <si>
     <t>Van Hennaertweg 29</t>
   </si>
   <si>
     <t>2952 CA Alblasserdam</t>
   </si>
   <si>
     <t>NEDERLAND</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>CMB-M108 V-JA</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
-    <t>City Multi R2 Main BC-Controller 8 poorts R32/410A</t>
+    <t>City Multi R2 Main BC-Controller 8 poorts 410A</t>
   </si>
   <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>Nominaal opgenomen vermogen (koelen/verwarmen)</t>
   </si>
   <si>
     <t>0.14 / 0.07</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>Maximale stroomsterkte (MCA)</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Afzekering apparaat</t>
   </si>
   <si>
     <t>Voeding, fase &amp; frequentie BC controller</t>
   </si>
   <si>
     <t>230V / 1~N+a / 50 Hz</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
-    <t>R32 (675)</t>
+    <t>R410a (2088)</t>
   </si>
   <si>
     <t>Max. hoogteverschil</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
     <t>Max. leidinglengte per circuit</t>
   </si>
   <si>
     <t>Aantal binnenunits totaal</t>
   </si>
   <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit koelen</t>
   </si>
   <si>
     <t>dB(A)</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit verwarmen</t>
   </si>