--- v5 (2026-09-25)
+++ v6 (2026-10-15)
@@ -121,81 +121,81 @@
   <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit koelen</t>
   </si>
   <si>
     <t>dB(A)</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit verwarmen</t>
   </si>
   <si>
     <t>54.00 - 56.00</t>
   </si>
   <si>
     <t>Geluidsvermogenniveau binnenunit</t>
   </si>
   <si>
     <t>68.00 - 74.00</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
+    <t>Aansluitdiameters buitendeel zijde</t>
+  </si>
+  <si>
+    <t>1.3/8"-1.1/2"</t>
+  </si>
+  <si>
+    <t>Aansluitdiameters Sub BC controller zijde</t>
+  </si>
+  <si>
+    <t>3/4"-1.1/8"-1.1/2"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 3/8"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 5/8"</t>
+  </si>
+  <si>
     <t>Afmetingen binnen-unit (HxBxD)</t>
   </si>
   <si>
     <t>252 x 911 x 622</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht binnenunit</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...16 lines deleted...]
-    <t>3/4"-1.1/8"-1.1/2"</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Werkingsprincipe</t>
   </si>
   <si>
     <t>Koelen en verwarmen</t>
   </si>
   <si>
     <t>Model (binnenunit)</t>
   </si>
   <si>
     <t>Plafondinbouw (kanaal)</t>
   </si>
   <si>
     <t>Kleur binnenunit</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
   <si>
     <t>Inverter gestuurd</t>
   </si>
@@ -922,110 +922,110 @@
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4" t="s">
         <v>36</v>
       </c>
       <c r="D32" s="4"/>
-      <c r="E32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B33" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="D33" s="4"/>
-      <c r="E33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="4">
         <v>8.0</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="4">
         <v>8.0</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="D36" s="4"/>
-      <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="4"/>
-      <c r="C37" s="4" t="s">
+      <c r="C37" s="4">
+        <v>48.0</v>
+      </c>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="D37" s="4"/>
-      <c r="E37" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4" t="s">