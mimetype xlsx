--- v3 (2026-09-09)
+++ v4 (2026-10-21)
@@ -121,81 +121,81 @@
   <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit koelen</t>
   </si>
   <si>
     <t>50.00 - 56.00</t>
   </si>
   <si>
     <t>dB(A)</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit verwarmen</t>
   </si>
   <si>
     <t>Geluidsvermogenniveau binnenunit</t>
   </si>
   <si>
     <t>68.00 - 74.00</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
+    <t>Aansluitdiameters buitendeel zijde</t>
+  </si>
+  <si>
+    <t>1.3/8"-1.1/2"</t>
+  </si>
+  <si>
+    <t>Aansluitdiameters Sub BC controller zijde</t>
+  </si>
+  <si>
+    <t>3/4"-1.1/8"-1.1/2"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 3/8"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 5/8"</t>
+  </si>
+  <si>
     <t>Afmetingen binnen-unit (HxBxD)</t>
   </si>
   <si>
     <t>252 x 1040 x 880</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht binnenunit</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...16 lines deleted...]
-    <t>3/4"-1.1/8"-1.1/2"</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Werkingsprincipe</t>
   </si>
   <si>
     <t>Koelen en verwarmen</t>
   </si>
   <si>
     <t>Model (binnenunit)</t>
   </si>
   <si>
     <t>Plafondinbouw (kanaal)</t>
   </si>
   <si>
     <t>Kleur binnenunit</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
   <si>
     <t>Inverter gestuurd</t>
   </si>
@@ -907,110 +907,110 @@
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="D31" s="4"/>
-      <c r="E31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E31" s="4"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B32" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="D32" s="4"/>
-      <c r="E32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4">
         <v>6.0</v>
       </c>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="4">
         <v>6.0</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="D35" s="4"/>
-      <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="4"/>
-      <c r="C36" s="4" t="s">
+      <c r="C36" s="4">
+        <v>63.0</v>
+      </c>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="D36" s="4"/>
-      <c r="E36" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4" t="s">