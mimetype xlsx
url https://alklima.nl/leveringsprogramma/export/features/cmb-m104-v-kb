--- v3 (2026-09-10)
+++ v4 (2026-10-21)
@@ -37,159 +37,159 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Alklima B.V.</t>
   </si>
   <si>
     <t>Van Hennaertweg 29</t>
   </si>
   <si>
     <t>2952 CA Alblasserdam</t>
   </si>
   <si>
     <t>NEDERLAND</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>CMB-M104 V-KB</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
-    <t>City Multi R2 Sub BC-Controller 4 poorts R32/R410a</t>
+    <t>City Multi R2 Sub BC-Controller 4 poorts R410a</t>
   </si>
   <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>Nominaal opgenomen vermogen (koelen/verwarmen)</t>
   </si>
   <si>
     <t>0.07 / 0.03</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>Maximale stroomsterkte (MCA)</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Afzekering apparaat</t>
   </si>
   <si>
     <t>Voeding, fase &amp; frequentie BC controller</t>
   </si>
   <si>
     <t>230V / 1~N+a / 50 Hz</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
-    <t>R32 (675)</t>
+    <t>R410a (2088)</t>
   </si>
   <si>
     <t>Max. hoogteverschil</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
     <t>Max. leidinglengte per circuit</t>
   </si>
   <si>
     <t>Aantal binnenunits totaal</t>
   </si>
   <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit koelen</t>
   </si>
   <si>
     <t>dB(A)</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit verwarmen</t>
   </si>
   <si>
     <t>50.00 - 53.00</t>
   </si>
   <si>
     <t>Geluidsvermogenniveau binnenunit</t>
   </si>
   <si>
     <t>59.00 - 71.00</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
+    <t>Aansluitdiameters Main BC controller zijde</t>
+  </si>
+  <si>
+    <t>5/8"-3/4"-1.1/8"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 3/8"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 5/8"</t>
+  </si>
+  <si>
     <t>Afmetingen binnen-unit (HxBxD)</t>
   </si>
   <si>
     <t>250 x 596 x 476</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht binnenunit</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...10 lines deleted...]
-    <t>5/8"-3/4"-1.1/8"</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Werkingsprincipe</t>
   </si>
   <si>
     <t>Koelen en verwarmen</t>
   </si>
   <si>
     <t>Model (binnenunit)</t>
   </si>
   <si>
     <t>Plafondinbouw (kanaal)</t>
   </si>
   <si>
     <t>Kleur binnenunit</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
   <si>
     <t>Inverter gestuurd</t>
   </si>
@@ -916,99 +916,99 @@
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4" t="s">
         <v>36</v>
       </c>
       <c r="D32" s="4"/>
-      <c r="E32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4">
-        <v>23.0</v>
+        <v>4.0</v>
       </c>
       <c r="D33" s="4"/>
-      <c r="E33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="4">
         <v>4.0</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B35" s="4"/>
-[...4 lines deleted...]
-      <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="4"/>
-      <c r="C36" s="4" t="s">
+      <c r="C36" s="4">
+        <v>23.0</v>
+      </c>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="D36" s="4"/>
-      <c r="E36" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4" t="s">