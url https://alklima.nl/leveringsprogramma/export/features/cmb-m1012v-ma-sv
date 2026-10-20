--- v1 (2026-09-09)
+++ v2 (2026-10-20)
@@ -94,81 +94,81 @@
   <si>
     <t>230V / 1~N+a / 50 Hz</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>PED Categorie</t>
   </si>
   <si>
     <t>art. 4.3</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
     <t>R32 (675)</t>
   </si>
   <si>
     <t>Aantal binnenunits totaal</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
+    <t>Aansluitdiameters buitendeel zijde</t>
+  </si>
+  <si>
+    <t>1.3/8"-1.1/2"</t>
+  </si>
+  <si>
+    <t>Aansluitdiameters Sub BC controller zijde</t>
+  </si>
+  <si>
+    <t>3/4"-1.1/8"-1.1/2"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 3/8"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 5/8"</t>
+  </si>
+  <si>
     <t>Afmetingen binnen-unit (HxBxD)</t>
   </si>
   <si>
     <t>252 x 1285 x 880</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht binnenunit</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...16 lines deleted...]
-    <t>3/4"-1.1/8"-1.1/2"</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Werkingsprincipe</t>
   </si>
   <si>
     <t>Koelen en verwarmen</t>
   </si>
   <si>
     <t>Model (binnenunit)</t>
   </si>
   <si>
     <t>Plafondinbouw (kanaal)</t>
   </si>
   <si>
     <t>Kleur binnenunit</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
   <si>
     <t>Inverter gestuurd</t>
   </si>
@@ -806,110 +806,110 @@
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="4" t="s">
         <v>27</v>
       </c>
       <c r="D24" s="4"/>
-      <c r="E24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E24" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B25" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="D25" s="4"/>
-      <c r="E25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="4">
         <v>12.0</v>
       </c>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4">
         <v>12.0</v>
       </c>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="D28" s="4"/>
-      <c r="E28" s="4"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="4"/>
-      <c r="C29" s="4" t="s">
+      <c r="C29" s="4">
+        <v>77.0</v>
+      </c>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="D29" s="4"/>
-      <c r="E29" s="4"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">