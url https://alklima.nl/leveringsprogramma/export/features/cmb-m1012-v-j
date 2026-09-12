--- v4 (2026-02-12)
+++ v5 (2026-09-12)
@@ -293,102 +293,72 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca7b3a255cb6cff7a642382950741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bace170cc66a4a006a18023550fc14b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca7b3a255cb6cff7a642382950741.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Mitsubishi Electric" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -694,51 +664,50 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="1" ht="30">
       <c r="A5" s="1"/>
-      <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="1" ht="80"/>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>