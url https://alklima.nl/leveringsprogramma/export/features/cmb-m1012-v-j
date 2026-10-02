--- v5 (2026-09-12)
+++ v6 (2026-10-02)
@@ -37,96 +37,96 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Alklima B.V.</t>
   </si>
   <si>
     <t>Van Hennaertweg 29</t>
   </si>
   <si>
     <t>2952 CA Alblasserdam</t>
   </si>
   <si>
     <t>NEDERLAND</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>CMB-M1012 V-J</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
-    <t>City Multi R2 Single BC-Controller 12 poorts R32/R410A</t>
+    <t>City Multi R2 Single BC-Controller 12 poorts R410A</t>
   </si>
   <si>
     <t>Elektrische gegevens</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>Nominaal opgenomen vermogen (koelen/verwarmen)</t>
   </si>
   <si>
     <t>0.21 / 0.1</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>Maximale stroomsterkte (MCA)</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Afzekering apparaat</t>
   </si>
   <si>
     <t>Voeding, fase &amp; frequentie BC controller</t>
   </si>
   <si>
     <t>230V / 1~N+a / 50 Hz</t>
   </si>
   <si>
     <t>Technische gegevens</t>
   </si>
   <si>
     <t>Type koudemiddel (GWP)</t>
   </si>
   <si>
-    <t>R32 (675)</t>
+    <t>R410a (2088)</t>
   </si>
   <si>
     <t>Max. hoogteverschil</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
     <t>Max. leidinglengte per circuit</t>
   </si>
   <si>
     <t>Aantal binnenunits totaal</t>
   </si>
   <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit koelen</t>
   </si>
   <si>
     <t>dB(A)</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit verwarmen</t>
   </si>