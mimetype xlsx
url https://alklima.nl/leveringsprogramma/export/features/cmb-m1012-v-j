--- v6 (2026-10-02)
+++ v7 (2026-10-23)
@@ -121,75 +121,75 @@
   <si>
     <t>Geluidsprestaties</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit koelen</t>
   </si>
   <si>
     <t>dB(A)</t>
   </si>
   <si>
     <t>Geluidsdrukniveau binnenunit verwarmen</t>
   </si>
   <si>
     <t>50.00 - 53.00</t>
   </si>
   <si>
     <t>Geluidsvermogenniveau binnenunit</t>
   </si>
   <si>
     <t>59.00 - 71.00</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
+    <t>Aansluitdiameters buitendeel zijde</t>
+  </si>
+  <si>
+    <t>3/4"-1.1/8"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 3/8"</t>
+  </si>
+  <si>
+    <t>Aantal zuigleidingen, diameter 5/8"</t>
+  </si>
+  <si>
     <t>Afmetingen binnen-unit (HxBxD)</t>
   </si>
   <si>
     <t>252 x 911 x 622</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht binnenunit</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...10 lines deleted...]
-    <t>3/4"-1.1/8"</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Werkingsprincipe</t>
   </si>
   <si>
     <t>Koelen en verwarmen</t>
   </si>
   <si>
     <t>Model (binnenunit)</t>
   </si>
   <si>
     <t>Plafondinbouw (kanaal)</t>
   </si>
   <si>
     <t>Kleur binnenunit</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
   <si>
     <t>Inverter gestuurd</t>
   </si>
@@ -916,99 +916,99 @@
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4" t="s">
         <v>36</v>
       </c>
       <c r="D32" s="4"/>
-      <c r="E32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4">
-        <v>49.0</v>
+        <v>12.0</v>
       </c>
       <c r="D33" s="4"/>
-      <c r="E33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="4">
         <v>12.0</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B35" s="4"/>
-[...4 lines deleted...]
-      <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="4"/>
-      <c r="C36" s="4" t="s">
+      <c r="C36" s="4">
+        <v>49.0</v>
+      </c>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="D36" s="4"/>
-      <c r="E36" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4" t="s">