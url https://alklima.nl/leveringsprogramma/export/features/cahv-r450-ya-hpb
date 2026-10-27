--- v6 (2026-09-16)
+++ v7 (2026-10-27)
@@ -166,78 +166,78 @@
   <si>
     <t>0.00 - 64.00</t>
   </si>
   <si>
     <t>dB(A)</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>1710 × 1750 × 740</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
+    <t>Met geïntegreerd buffervat</t>
+  </si>
+  <si>
+    <t>Nee</t>
+  </si>
+  <si>
     <t>Cascadeerbaar</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Bediening op afstand</t>
   </si>
   <si>
-    <t>Nee</t>
-[...1 lines deleted...]
-  <si>
     <t>Opstelling apparaat</t>
   </si>
   <si>
     <t>Buitenopstelling</t>
   </si>
   <si>
     <t>Geschikt voor warm tapwater</t>
   </si>
   <si>
     <t>Warm tapwater regeling geïntegreerd</t>
   </si>
   <si>
     <t>Geschikt voor actieve koeling</t>
-  </si>
-[...1 lines deleted...]
-    <t>Met geïntegreerd buffervat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1079,95 +1079,95 @@
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="4" t="s">
         <v>53</v>
       </c>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>