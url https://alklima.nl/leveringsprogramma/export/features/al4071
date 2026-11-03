--- v2 (2026-08-25)
+++ v3 (2026-11-03)
@@ -100,84 +100,84 @@
   <si>
     <t>dB(A)</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>67 × 58 × 158</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Geschikt voor wandmontage</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
+    <t>Omgevingstemperatuur</t>
+  </si>
+  <si>
+    <t>5.00 - 35.00</t>
+  </si>
+  <si>
+    <t>°C</t>
+  </si>
+  <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
+    <t>Materiaal pomphuis</t>
+  </si>
+  <si>
+    <t>Kunststof</t>
+  </si>
+  <si>
     <t>Max. zuighoogte</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
-    <t>Materiaal pomphuis</t>
-[...4 lines deleted...]
-  <si>
     <t>Overige gegevens</t>
   </si>
   <si>
     <t>Max. debiet</t>
   </si>
   <si>
     <t>l/h</t>
   </si>
   <si>
     <t>Max. opvoerhoogte</t>
-  </si>
-[...7 lines deleted...]
-    <t>°C</t>
   </si>
   <si>
     <t>Kwaliteitsklasse pomphuis</t>
   </si>
   <si>
     <t>Acrylnitril butadien styrol (ABS)</t>
   </si>
   <si>
     <t>Mediumtemperatuur (continu)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -797,219 +797,219 @@
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="4" t="s">
         <v>27</v>
       </c>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
     </row>
-    <row r="28" spans="1:5">
-      <c r="A28" s="2" t="s">
+    <row r="27" spans="1:5">
+      <c r="A27" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="2"/>
-[...2 lines deleted...]
-      <c r="E28" s="2"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" s="3" t="s">
+      <c r="A29" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="3"/>
-      <c r="C29" s="3" t="s">
+      <c r="B30" s="3"/>
+      <c r="C30" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D29" s="3"/>
-      <c r="E29" s="3" t="s">
+      <c r="D30" s="3"/>
+      <c r="E30" s="3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
     </row>
-    <row r="33" spans="1:5">
-[...6 lines deleted...]
-      <c r="E33" s="2"/>
+    <row r="32" spans="1:5">
+      <c r="A32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4">
+        <v>8.0</v>
+      </c>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" s="3" t="s">
+      <c r="A34" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B34" s="3"/>
-      <c r="C34" s="3" t="s">
+      <c r="B35" s="3"/>
+      <c r="C35" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D34" s="3"/>
-      <c r="E34" s="3" t="s">
+      <c r="D35" s="3"/>
+      <c r="E35" s="3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="4">
-        <v>8.0</v>
+        <v>14.0</v>
       </c>
       <c r="D36" s="4"/>
       <c r="E36" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B37" s="4"/>
-      <c r="C37" s="4" t="s">
-        <v>38</v>
+      <c r="C37" s="4">
+        <v>8.0</v>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="4" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:D26"/>
-    <mergeCell ref="A28:E28"/>
-[...1 lines deleted...]
-    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="A29:E29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>
-    <mergeCell ref="A33:E33"/>
-[...1 lines deleted...]
-    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="A34:E34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:D39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>