--- v3 (2026-08-25)
+++ v4 (2026-10-25)
@@ -103,60 +103,60 @@
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Afmetingen (HxBxD)</t>
   </si>
   <si>
     <t>67 × 58 × 158</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Geschikt voor wandmontage</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
+    <t>Materiaal pomphuis</t>
+  </si>
+  <si>
+    <t>Kunststof</t>
+  </si>
+  <si>
     <t>Max. zuighoogte</t>
   </si>
   <si>
     <t>m</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kunststof</t>
   </si>
   <si>
     <t>Overige gegevens</t>
   </si>
   <si>
     <t>Max. debiet</t>
   </si>
   <si>
     <t>l/h</t>
   </si>
   <si>
     <t>Max. opvoerhoogte</t>
   </si>
   <si>
     <t>Omgevingstemperatuur</t>
   </si>
   <si>
     <t>5.00 - 35.00</t>
   </si>
   <si>
     <t>°C</t>
   </si>
   <si>
     <t>Kwaliteitsklasse pomphuis</t>
   </si>
@@ -824,115 +824,115 @@
         <v>28</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="3"/>
       <c r="C29" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="4"/>
-      <c r="C30" s="4">
-        <v>8.0</v>
+      <c r="C30" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="D30" s="4"/>
-      <c r="E30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="4"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="4"/>
-      <c r="C31" s="4" t="s">
+      <c r="C31" s="4">
+        <v>8.0</v>
+      </c>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="D31" s="4"/>
-      <c r="E31" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="4">
         <v>14.0</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="4">
         <v>8.0</v>
       </c>
       <c r="D36" s="4"/>
       <c r="E36" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>