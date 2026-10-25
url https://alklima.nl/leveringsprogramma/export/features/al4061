--- v2 (2026-01-14)
+++ v3 (2026-10-25)
@@ -116,60 +116,60 @@
   <si>
     <t>41 × 98 × 30</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Diameter aansluiting perszijde</t>
   </si>
   <si>
     <t>6.00 - 0.00</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Geschikt voor wandmontage</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
+    <t>Materiaal pomphuis</t>
+  </si>
+  <si>
+    <t>Kunststof</t>
+  </si>
+  <si>
     <t>Max. zuighoogte</t>
   </si>
   <si>
     <t>m</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kunststof</t>
   </si>
   <si>
     <t>Overige gegevens</t>
   </si>
   <si>
     <t>Reservoir-inhoud</t>
   </si>
   <si>
     <t>l</t>
   </si>
   <si>
     <t>Kabellengte</t>
   </si>
   <si>
     <t>Max. debiet</t>
   </si>
   <si>
     <t>l/h</t>
   </si>
   <si>
     <t>Max. opvoerhoogte</t>
   </si>
   <si>
     <t>Omgevingstemperatuur</t>
   </si>
@@ -910,141 +910,141 @@
         <v>32</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="4"/>
-      <c r="C32" s="4">
-        <v>1.5</v>
+      <c r="C32" s="4" t="s">
+        <v>34</v>
       </c>
       <c r="D32" s="4"/>
-      <c r="E32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="4"/>
-      <c r="C33" s="4" t="s">
+      <c r="C33" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="D33" s="4"/>
-      <c r="E33" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="3"/>
       <c r="C36" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4">
         <v>0.0</v>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4">
         <v>1.5</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="4">
         <v>10.0</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="4">
         <v>10.0</v>
       </c>
       <c r="D40" s="4"/>
       <c r="E40" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4" t="s">
         <v>45</v>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4" t="s">
         <v>48</v>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>