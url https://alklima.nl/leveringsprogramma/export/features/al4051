--- v3 (2026-08-25)
+++ v4 (2026-10-25)
@@ -130,60 +130,60 @@
   <si>
     <t>Diameter aansluiting inlaatzijde</t>
   </si>
   <si>
     <t>0.00 - 14.00</t>
   </si>
   <si>
     <t>Diameter aansluiting perszijde</t>
   </si>
   <si>
     <t>0.00 - 6.00</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Geschikt voor wandmontage</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
+    <t>Materiaal pomphuis</t>
+  </si>
+  <si>
+    <t>Kunststof</t>
+  </si>
+  <si>
     <t>Max. zuighoogte</t>
   </si>
   <si>
     <t>m</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kunststof</t>
   </si>
   <si>
     <t>Overige gegevens</t>
   </si>
   <si>
     <t>Reservoir-inhoud</t>
   </si>
   <si>
     <t>l</t>
   </si>
   <si>
     <t>Kabellengte</t>
   </si>
   <si>
     <t>Max. debiet</t>
   </si>
   <si>
     <t>l/h</t>
   </si>
   <si>
     <t>Max. opvoerhoogte</t>
   </si>
   <si>
     <t>Akoestisch alarm</t>
   </si>
@@ -935,141 +935,141 @@
         <v>37</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="3"/>
       <c r="C36" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
-      <c r="C37" s="4">
-        <v>2.0</v>
+      <c r="C37" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="D37" s="4"/>
-      <c r="E37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="4"/>
-      <c r="C38" s="4" t="s">
+      <c r="C38" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="D38" s="4"/>
-      <c r="E38" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="3"/>
       <c r="C41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4">
         <v>0.0</v>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4">
         <v>1.5</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4">
         <v>12.0</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4">
         <v>10.0</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="4" t="s">
         <v>53</v>
       </c>