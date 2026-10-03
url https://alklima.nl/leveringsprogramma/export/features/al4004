--- v2 (2026-01-16)
+++ v3 (2026-10-03)
@@ -1,41 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="svg" ContentType="application/octet-stream"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
@@ -288,102 +287,72 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca7b3a255cb6cff7a642382950741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212199b7f0a0c32ed7abb03b2b3a352.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca7b3a255cb6cff7a642382950741.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Mitsubishi Electric" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -689,51 +658,50 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="1" ht="30">
       <c r="A5" s="1"/>
-      <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="1" ht="80"/>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>