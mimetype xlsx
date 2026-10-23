--- v3 (2026-10-03)
+++ v4 (2026-10-23)
@@ -124,60 +124,60 @@
   <si>
     <t>940 × 80 × 56.5</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Diameter aansluiting perszijde</t>
   </si>
   <si>
     <t>6.00 - 0.00</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Geschikt voor wandmontage</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Pomp gegevens</t>
   </si>
   <si>
+    <t>Materiaal pomphuis</t>
+  </si>
+  <si>
+    <t>Kunststof</t>
+  </si>
+  <si>
     <t>Max. zuighoogte</t>
   </si>
   <si>
     <t>m</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kunststof</t>
   </si>
   <si>
     <t>Overige gegevens</t>
   </si>
   <si>
     <t>Reservoir-inhoud</t>
   </si>
   <si>
     <t>l</t>
   </si>
   <si>
     <t>Kabellengte</t>
   </si>
   <si>
     <t>Max. debiet</t>
   </si>
   <si>
     <t>l/h</t>
   </si>
   <si>
     <t>Max. opvoerhoogte</t>
   </si>
   <si>
     <t>Omgevingstemperatuur</t>
   </si>
@@ -922,141 +922,141 @@
         <v>35</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="4"/>
-      <c r="C36" s="4">
-        <v>0.0</v>
+      <c r="C36" s="4" t="s">
+        <v>37</v>
       </c>
       <c r="D36" s="4"/>
-      <c r="E36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
-      <c r="C37" s="4" t="s">
+      <c r="C37" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="D37" s="4"/>
-      <c r="E37" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4">
         <v>0.0</v>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4">
         <v>1.6</v>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4">
         <v>15.0</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4">
         <v>10.0</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4" t="s">
         <v>48</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>