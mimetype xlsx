--- v2 (2026-08-28)
+++ v3 (2026-10-06)
@@ -55,51 +55,51 @@
   <si>
     <t>AL3041</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Dubbel geisol. koelleiding 1/4 - 1/2 op rol (20m)</t>
   </si>
   <si>
     <t>Afmetingen &amp; aansluitingen</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Waarde</t>
   </si>
   <si>
     <t>Eenheid</t>
   </si>
   <si>
     <t>Lengte</t>
   </si>
   <si>
-    <t>m</t>
+    <t>mm</t>
   </si>
   <si>
     <t>Nom. diameter</t>
   </si>
   <si>
     <t>1/4"- 1/2"</t>
   </si>
   <si>
     <t>Uitvoering koelleiding</t>
   </si>
   <si>
     <t>Dubbel</t>
   </si>
   <si>
     <t>Uitvoering &amp; werking</t>
   </si>
   <si>
     <t>Aansluiting</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
 </sst>
 </file>
 